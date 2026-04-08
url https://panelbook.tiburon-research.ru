--- v3 (2026-02-22)
+++ v4 (2026-04-08)
@@ -51,53 +51,53 @@
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{091C93EA-B8E6-4C3D-AC9C-7CDA3D69309D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="776" activeTab="0" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Демография" sheetId="1" r:id="rId1"/>
     <sheet name="География RUS" sheetId="3" r:id="rId2"/>
     <sheet name="Расширенный профиль" sheetId="2" r:id="rId3"/>
     <sheet name="Транспорт" sheetId="6" r:id="rId4"/>
     <sheet name="Работа" sheetId="7" r:id="rId5"/>
     <sheet name="Здоровье" sheetId="8" r:id="rId6"/>
     <sheet name="Интернет" sheetId="9" r:id="rId7"/>
     <sheet name="Финансы" sheetId="11" r:id="rId8"/>
     <sheet name="IT" sheetId="17" r:id="rId9"/>
     <sheet name="Мамы" sheetId="10" r:id="rId10"/>
     <sheet name="Сотовая связь" sheetId="5" r:id="rId11"/>
     <sheet name="Мобильные" sheetId="18" r:id="rId12"/>
   </sheets>
   <calcPr calcId="140001" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="988" uniqueCount="988">
-[...1 lines deleted...]
-    <t>Профиль B2C панели Tiburon Research</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1005" uniqueCount="1005">
+  <si>
+    <t>Профиль B2C панели Тибурон</t>
   </si>
   <si>
     <t>Контакты:</t>
   </si>
   <si>
     <t>Info: www.tiburon-research.ru</t>
   </si>
   <si>
     <t>RFQ: client@tiburon-research.ru</t>
   </si>
   <si>
     <t>T: +7 (495) 648 7820</t>
   </si>
   <si>
     <t>ВСЕГО</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Vert., %</t>
   </si>
@@ -287,53 +287,50 @@
   <si>
     <t>Ученая степень</t>
   </si>
   <si>
     <t>МЕСЯЧНЫЙ ДОХОД НА ОДНОГО ЧЛЕНА ВАШЕЙ СЕМЬИ (СЛОЖИТЕ ВСЕ ДОХОДЫ И ПОДЕЛИТЕ НА КОЛ-ВО ЧЕЛОВЕК В СЕМЬЕ)</t>
   </si>
   <si>
     <t>Менее 10 тысяч руб. на члена семьи</t>
   </si>
   <si>
     <t>10–15 тысяч рублей</t>
   </si>
   <si>
     <t>15–20 тысяч рублей</t>
   </si>
   <si>
     <t>20–30 тысяч рублей</t>
   </si>
   <si>
     <t>30–40 тысяч рублей</t>
   </si>
   <si>
     <t>40–50 тысяч рублей</t>
   </si>
   <si>
-    <t>Более 50 тысяч рублей (старый, не обновляется с ноября 2019)</t>
-[...1 lines deleted...]
-  <si>
     <t>50-60 тысяч рублей</t>
   </si>
   <si>
     <t>60-70 тысяч рублей</t>
   </si>
   <si>
     <t>70-80 тысяч рублей</t>
   </si>
   <si>
     <t>80-90 тысяч рублей</t>
   </si>
   <si>
     <t>90-100 тысяч рублей</t>
   </si>
   <si>
     <t>100-120 тысяч рублей</t>
   </si>
   <si>
     <t>120-150 тысяч рублей</t>
   </si>
   <si>
     <t>150-200 тысяч рублей</t>
   </si>
   <si>
     <t>Более 200 тысяч рублей</t>
@@ -371,77 +368,68 @@
   <si>
     <t>Денег хватает на все, кроме покупки недвижимости (дачи или квартиры)</t>
   </si>
   <si>
     <t>Материальных затруднений не испытываем. При необходимости могли бы приобрести дачу, квартиру</t>
   </si>
   <si>
     <t>МЕСЯЧНЫЙ ДОХОД (ЛИЧНЫЙ)</t>
   </si>
   <si>
     <t>Менее 10 тысяч рублей</t>
   </si>
   <si>
     <t>ВАША ДОЛЖНОСТЬ</t>
   </si>
   <si>
     <t>Владелец или совладелец компании, предприятия (ООО и т.п., т.е. юридическое лицо)</t>
   </si>
   <si>
     <t>Руководитель высшего звена</t>
   </si>
   <si>
     <t>Руководитель подразделения / отдела</t>
   </si>
   <si>
-    <t>Специалист с высшим образованием (врач, учитель, менеджер по продажам, инженер и т.д.)</t>
-[...8 lines deleted...]
-    <t>Рабочий(-ая)</t>
+    <t>Специалист/работник, занятый(-ая) преимущественно умственным трудом</t>
+  </si>
+  <si>
+    <t>Специалист/работник, занятый(-ая) преимущественно физическим трудом</t>
   </si>
   <si>
     <t>Военнослужащий / госслужащий</t>
   </si>
   <si>
-    <t>Ассистент</t>
-[...5 lines deleted...]
-    <t>Индивидуальный Предприниматель/ПБОЮЛ, есть наемные сотрудники</t>
+    <t>Индивидуальный Предприниматель/ПБОЮЛ</t>
   </si>
   <si>
     <t>Оформлен статус самозанятого</t>
   </si>
   <si>
+    <t>Фрилансер</t>
+  </si>
+  <si>
     <t>СФЕРА ДЕЯТЕЛЬНОСТИ КОМПАНИИ, ГДЕ ВЫ РАБОТАЕТЕ</t>
   </si>
   <si>
     <t>Фермерство, сельское, лесное хозяйство, охота, рыболовство и пр.</t>
   </si>
   <si>
     <t>Добыча полезных ископаемых, сырья</t>
   </si>
   <si>
     <t>Обрабатывающие производства (производство продуктов, одежды, мебели, лекарств, автомобилей и пр.)</t>
   </si>
   <si>
     <t>Жилищно-коммунальное хозяйство, обслуживание зданий и территорий</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Ремонт помещений и домов</t>
   </si>
   <si>
     <t>Торговля оптовая</t>
   </si>
   <si>
     <t>Торговля розничная</t>
@@ -545,51 +533,51 @@
   <si>
     <t>Total, N</t>
   </si>
   <si>
     <t>ВОЗРАСТ</t>
   </si>
   <si>
     <t>Муж.</t>
   </si>
   <si>
     <t>Жен.</t>
   </si>
   <si>
     <t>ФЕДЕРАЛЬНЫЙ ОКРУГ</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>Центральный (без М.)</t>
   </si>
   <si>
-    <t>Северо-западный (без С-П. )</t>
+    <t>Северо-западный (без С-П.)</t>
   </si>
   <si>
     <t>Южный</t>
   </si>
   <si>
     <t>Уральский</t>
   </si>
   <si>
     <t>Дальневосточный</t>
   </si>
   <si>
     <t>Сибирский</t>
   </si>
   <si>
     <t>Приволжский</t>
   </si>
   <si>
     <t>Северо-Кавказский</t>
   </si>
   <si>
     <t>СТРАТА</t>
   </si>
   <si>
     <t>1млн+, (Без Москвы и СПБ в России)</t>
   </si>
@@ -1073,65 +1061,77 @@
   <si>
     <t>Компактные внедорожники и кроссоверы (напр. Toyota RAV4, Hyundai Tucson, Mitsubishi Outlander, Нива)</t>
   </si>
   <si>
     <t>Среднеразмерные внедорожники (напр. Mitsubishi Pajero, Nissan Pathfinder, Toyota Land Cruiser)</t>
   </si>
   <si>
     <t>Пикапы (напр. Mitsubishi L200, Nissan Navara, Great Wall Deer)</t>
   </si>
   <si>
     <t>Минивэны</t>
   </si>
   <si>
     <t>Большие внедорожники</t>
   </si>
   <si>
     <t>Затрудняюсь ответить</t>
   </si>
   <si>
     <t>МАРКА АВТОМОБИЛЯ</t>
   </si>
   <si>
     <t>ACURA</t>
   </si>
   <si>
+    <t>AITO</t>
+  </si>
+  <si>
     <t>ALFA ROMEO</t>
   </si>
   <si>
     <t>ARO</t>
   </si>
   <si>
     <t>ASTON MARTIN</t>
   </si>
   <si>
     <t>AUDI</t>
   </si>
   <si>
     <t>AUTOBIANCHI</t>
   </si>
   <si>
+    <t>AVATR</t>
+  </si>
+  <si>
+    <t>BAIC</t>
+  </si>
+  <si>
+    <t>BELGEE</t>
+  </si>
+  <si>
     <t>BENTLEY</t>
   </si>
   <si>
     <t>BMW</t>
   </si>
   <si>
     <t>Brilliance</t>
   </si>
   <si>
     <t>BUGATTI</t>
   </si>
   <si>
     <t>BUICK</t>
   </si>
   <si>
     <t>BYD</t>
   </si>
   <si>
     <t>CADILLAC</t>
   </si>
   <si>
     <t>Changan</t>
   </si>
   <si>
     <t>Chang'an Suzuki</t>
@@ -1154,276 +1154,327 @@
   <si>
     <t>CITROEN</t>
   </si>
   <si>
     <t>DACIA</t>
   </si>
   <si>
     <t>DAEWOO</t>
   </si>
   <si>
     <t>DAIHATSU</t>
   </si>
   <si>
     <t>Datsun</t>
   </si>
   <si>
     <t>Derways</t>
   </si>
   <si>
     <t>DODGE</t>
   </si>
   <si>
     <t>DongFeng</t>
   </si>
   <si>
+    <t>EVOLUTE</t>
+  </si>
+  <si>
+    <t>EXEED</t>
+  </si>
+  <si>
     <t>FAW</t>
   </si>
   <si>
     <t>FERRARI</t>
   </si>
   <si>
     <t>FIAT</t>
   </si>
   <si>
     <t>FORD</t>
   </si>
   <si>
     <t>FORD U.S.A.</t>
   </si>
   <si>
     <t>Foton</t>
   </si>
   <si>
     <t>G.M. U.S.A.</t>
   </si>
   <si>
+    <t>GAC</t>
+  </si>
+  <si>
     <t>GEELY</t>
   </si>
   <si>
     <t>GMC</t>
   </si>
   <si>
     <t>GREATWALL</t>
   </si>
   <si>
     <t>Hafei</t>
   </si>
   <si>
+    <t>HAVAL</t>
+  </si>
+  <si>
     <t>HONDA</t>
   </si>
   <si>
+    <t>HONGQI</t>
+  </si>
+  <si>
     <t>HUMMER</t>
   </si>
   <si>
     <t>HYUNDAI</t>
   </si>
   <si>
     <t>INFINITI</t>
   </si>
   <si>
     <t>INNOCENTI</t>
   </si>
   <si>
     <t>IRAN KHODRO</t>
   </si>
   <si>
     <t>ISUZU</t>
   </si>
   <si>
+    <t>JAC</t>
+  </si>
+  <si>
+    <t>JAECOO</t>
+  </si>
+  <si>
     <t>JAGUAR</t>
   </si>
   <si>
     <t>JEEP</t>
   </si>
   <si>
+    <t>JETOUR</t>
+  </si>
+  <si>
+    <t>JETTA</t>
+  </si>
+  <si>
+    <t>KAIYI</t>
+  </si>
+  <si>
     <t>KIA</t>
   </si>
   <si>
     <t>LAMBORGHINI</t>
   </si>
   <si>
     <t>LANCIA</t>
   </si>
   <si>
     <t>LAND ROVER</t>
   </si>
   <si>
     <t>LANDWIND</t>
   </si>
   <si>
     <t>LEXUS</t>
   </si>
   <si>
     <t>LIFAN</t>
   </si>
   <si>
     <t>LINCOLN</t>
   </si>
   <si>
+    <t>LIXIANG</t>
+  </si>
+  <si>
     <t>LOTUS</t>
   </si>
   <si>
+    <t>LYNK&amp;CO</t>
+  </si>
+  <si>
     <t>MAC LAREN</t>
   </si>
   <si>
     <t>MASERATI</t>
   </si>
   <si>
     <t>MAYBACH</t>
   </si>
   <si>
     <t>MAZDA</t>
   </si>
   <si>
     <t>MERCEDES</t>
   </si>
   <si>
     <t>MERCURY</t>
   </si>
   <si>
     <t>MINI</t>
   </si>
   <si>
     <t>MITSUBISHI</t>
   </si>
   <si>
     <t>NISSAN</t>
   </si>
   <si>
+    <t>OMODA</t>
+  </si>
+  <si>
     <t>OPEL</t>
   </si>
   <si>
     <t>PEUGEOT</t>
   </si>
   <si>
     <t>PLYMOUTH</t>
   </si>
   <si>
     <t>PONTIAC</t>
   </si>
   <si>
     <t>PORSCHE</t>
   </si>
   <si>
     <t>Ravon</t>
   </si>
   <si>
     <t>RENAULT</t>
   </si>
   <si>
     <t>ROLLS ROYCE</t>
   </si>
   <si>
     <t>ROVER</t>
   </si>
   <si>
     <t>SAAB</t>
   </si>
   <si>
     <t>SANTANA</t>
   </si>
   <si>
     <t>SEAT</t>
   </si>
   <si>
+    <t>SERES</t>
+  </si>
+  <si>
     <t>SKODA</t>
   </si>
   <si>
+    <t>SKYWELL</t>
+  </si>
+  <si>
     <t>SMART</t>
   </si>
   <si>
+    <t>SOUEAST</t>
+  </si>
+  <si>
     <t>SSANG YONG</t>
   </si>
   <si>
     <t>SUBARU</t>
   </si>
   <si>
     <t>SUZUKI</t>
   </si>
   <si>
+    <t>SWM</t>
+  </si>
+  <si>
+    <t>TANK</t>
+  </si>
+  <si>
     <t>TATA</t>
   </si>
   <si>
     <t>Tesla</t>
   </si>
   <si>
     <t>TOYOTA</t>
   </si>
   <si>
     <t>VAUXHALL</t>
   </si>
   <si>
     <t>VOLKSWAGEN</t>
   </si>
   <si>
     <t>VOLVO</t>
   </si>
   <si>
     <t>VORTEX</t>
   </si>
   <si>
+    <t>VOYAH</t>
+  </si>
+  <si>
     <t>WARTBURG</t>
   </si>
   <si>
     <t>YUGO</t>
   </si>
   <si>
+    <t>ZEEKR</t>
+  </si>
+  <si>
     <t>ВАЗ / ЛАДА</t>
   </si>
   <si>
     <t>ГАЗ / Волга</t>
   </si>
   <si>
     <t>ЗАЗ</t>
   </si>
   <si>
     <t>ЗАСТАВА</t>
   </si>
   <si>
     <t>ЗИЛ</t>
   </si>
   <si>
     <t>ИЖ</t>
   </si>
   <si>
     <t>Москвич</t>
   </si>
   <si>
     <t>ТАГАЗ</t>
   </si>
   <si>
     <t>Уаз</t>
-  </si>
-[...7 lines deleted...]
-    <t>OMODA</t>
   </si>
   <si>
     <t>Другой производитель</t>
   </si>
   <si>
     <t>СОСТОЯНИЕ АВТОМОБИЛЯ НА МОМЕНТ ПОКУПКИ</t>
   </si>
   <si>
     <t>Новый</t>
   </si>
   <si>
     <t>Подержанный</t>
   </si>
   <si>
     <t>ПЛАНИРУЕТЕ ЛИ ПРИОБРЕСТИ НОВЫЙ АВТОМОБИЛЬ В ТЕЧЕНИЕ СЛЕДУЮЩИХ 2 ЛЕТ?</t>
   </si>
   <si>
     <t>Да, в течение ближайшего года</t>
   </si>
   <si>
     <t>Да, в течение двух лет</t>
   </si>
   <si>
     <t>Нет, не планирую</t>
   </si>
@@ -3022,51 +3073,51 @@
   </si>
   <si>
     <t>Другая марка</t>
   </si>
   <si>
     <t>ОПЕРАЦИОННАЯ СИСТЕМА СМАРТФОНА</t>
   </si>
   <si>
     <t>Android</t>
   </si>
   <si>
     <t>Apple iOS</t>
   </si>
   <si>
     <t>Windows</t>
   </si>
   <si>
     <t>Другая ОС</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
-  <fonts count="15">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -3115,249 +3166,258 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
-      <scheme val="minor"/>
     </font>
+    <font/>
     <font>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
-      <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1" tint="0.499984740745262"/>
+      <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...1 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
+        <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
-        <bgColor indexed="64"/>
+        <bgColor rgb="FFFFC000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="1" tint="0.499984740745262"/>
+        <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
-        <color theme="1" tint="0.499984740745262"/>
+        <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
-        <color theme="1" tint="0.499984740745262"/>
+        <color rgb="FF7F7F7F"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="1" tint="0.499984740745262"/>
+        <color rgb="FF7F7F7F"/>
       </left>
       <right/>
       <top style="thin">
-        <color theme="1" tint="0.499984740745262"/>
+        <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
-        <color theme="1" tint="0.499984740745262"/>
+        <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color theme="1" tint="0.499984740745262"/>
+        <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
-        <color theme="1" tint="0.499984740745262"/>
+        <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
-        <color theme="1" tint="0.499984740745262"/>
+        <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="1" tint="0.499984740745262"/>
+        <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
-        <color theme="1" tint="0.499984740745262"/>
+        <color rgb="FF7F7F7F"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color theme="1" tint="0.499984740745262"/>
+        <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="1" tint="0.499984740745262"/>
+        <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
-        <color theme="1" tint="0.499984740745262"/>
+        <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
-        <color theme="1" tint="0.499984740745262"/>
+        <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
-        <color theme="1" tint="0.499984740745262"/>
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
     <xf numFmtId="0" applyNumberFormat="0" fontId="6" applyFont="1" fillId="0" applyFill="0" borderId="0" applyBorder="0" applyProtection="0" applyAlignment="0"/>
@@ -3413,100 +3473,80 @@
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="0" borderId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" applyNumberFormat="1" fontId="1" applyFont="1" fillId="0" borderId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="10" applyNumberFormat="1" fontId="4" applyFont="1" fillId="0" borderId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="10" applyNumberFormat="1" fontId="4" applyFont="1" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="10" applyNumberFormat="1" fontId="8" applyFont="1" fillId="0" borderId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="10" applyNumberFormat="1" fontId="8" applyFont="1" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="10" applyNumberFormat="1" fontId="9" applyFont="1" fillId="0" borderId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="10" applyNumberFormat="1" fontId="10" applyFont="1" fillId="0" borderId="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="10" applyNumberFormat="1" fontId="9" applyFont="1" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" applyFont="1" fillId="2" applyFill="1" borderId="2" applyBorder="1" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" applyFont="1" fillId="0" borderId="2" applyBorder="1" xfId="0"/>
+    <xf numFmtId="0" fontId="12" applyFont="1" fillId="0" borderId="3" applyBorder="1" xfId="0"/>
+    <xf numFmtId="0" fontId="13" applyFont="1" fillId="0" borderId="4" applyBorder="1" xfId="0"/>
+    <xf numFmtId="0" fontId="14" applyFont="1" fillId="0" borderId="4" applyBorder="1" xfId="0"/>
+    <xf numFmtId="0" fontId="12" applyFont="1" fillId="0" borderId="5" applyBorder="1" xfId="0"/>
+    <xf numFmtId="0" fontId="12" applyFont="1" fillId="0" borderId="6" applyBorder="1" xfId="0"/>
+    <xf numFmtId="0" fontId="15" applyFont="1" fillId="0" borderId="4" applyBorder="1" xfId="0"/>
+    <xf numFmtId="0" fontId="12" applyFont="1" fillId="0" borderId="7" applyBorder="1" xfId="0"/>
+    <xf numFmtId="0" fontId="12" applyFont="1" fillId="0" borderId="8" applyBorder="1" xfId="0"/>
+    <xf numFmtId="0" fontId="12" applyFont="1" fillId="0" borderId="9" applyBorder="1" xfId="0"/>
+    <xf numFmtId="0" fontId="11" applyFont="1" fillId="3" applyFill="1" borderId="10" applyBorder="1" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" applyFont="1" fillId="2" applyFill="1" borderId="3" applyBorder="1" xfId="0" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="14" applyFont="1" fillId="3" applyFill="1" borderId="10" applyBorder="1" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" applyFont="1" fillId="3" applyFill="1" borderId="11" applyBorder="1" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" applyFont="1" fillId="3" applyFill="1" borderId="11" applyBorder="1" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" applyFont="1" fillId="0" borderId="12" applyBorder="1" xfId="0"/>
+    <xf numFmtId="0" fontId="12" applyFont="1" fillId="0" borderId="13" applyBorder="1" xfId="0"/>
+    <xf numFmtId="0" fontId="11" applyFont="1" fillId="3" applyFill="1" borderId="14" applyBorder="1" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" applyFont="1" fillId="3" applyFill="1" borderId="12" applyBorder="1" xfId="0" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="14" applyFont="1" fillId="3" applyFill="1" borderId="13" applyBorder="1" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" applyFont="1" fillId="3" applyFill="1" borderId="10" applyBorder="1" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" applyFont="1" fillId="0" borderId="13" applyBorder="1" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" applyFont="1" fillId="3" applyFill="1" borderId="11" applyBorder="1" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" applyFont="1" fillId="0" borderId="12" applyBorder="1" xfId="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" applyFont="1" fillId="0" borderId="15" applyBorder="1" xfId="0"/>
+    <xf numFmtId="0" fontId="11" applyFont="1" fillId="3" applyFill="1" borderId="14" applyBorder="1" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="48">
     <cellStyle name="Followed Hyperlink" xfId="1" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="2" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="3" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="4" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="5" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="6" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="7" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="8" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="9" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="10" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="11" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="12" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="13" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="14" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="15" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="16" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="17" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="18" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="19" builtinId="9"/>
     <cellStyle name="Followed Hyperlink" xfId="20" builtinId="9"/>
     <cellStyle name="Hyperlink" xfId="21" builtinId="8"/>
     <cellStyle name="Hyperlink" xfId="22" builtinId="8"/>
@@ -3572,473 +3612,473 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.Png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.Png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.Png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.Png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.Png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.Png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>142875</xdr:colOff>
+      <xdr:colOff>190500</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1628775" cy="762000"/>
+    <xdr:ext cx="1628775" cy="381000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" descr="" name="2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>142875</xdr:colOff>
+      <xdr:colOff>190500</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1628775" cy="762000"/>
+    <xdr:ext cx="1628775" cy="381000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" descr="" name="2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>142875</xdr:colOff>
+      <xdr:colOff>190500</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1628775" cy="762000"/>
+    <xdr:ext cx="1628775" cy="381000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" descr="" name="2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing17.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>142875</xdr:colOff>
+      <xdr:colOff>190500</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1628775" cy="762000"/>
+    <xdr:ext cx="1628775" cy="381000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" descr="" name="2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing18.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>142875</xdr:colOff>
+      <xdr:colOff>190500</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1628775" cy="762000"/>
+    <xdr:ext cx="1628775" cy="381000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" descr="" name="2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>142875</xdr:colOff>
+      <xdr:colOff>190500</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1628775" cy="762000"/>
+    <xdr:ext cx="1628775" cy="381000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" descr="" name="2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>142875</xdr:colOff>
+      <xdr:colOff>190500</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1628775" cy="762000"/>
+    <xdr:ext cx="1628775" cy="381000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" descr="" name="2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>142875</xdr:colOff>
+      <xdr:colOff>190500</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1628775" cy="762000"/>
+    <xdr:ext cx="1628775" cy="381000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" descr="" name="2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>142875</xdr:colOff>
+      <xdr:colOff>190500</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1628775" cy="762000"/>
+    <xdr:ext cx="1628775" cy="381000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" descr="" name="2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>142875</xdr:colOff>
+      <xdr:colOff>190500</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1628775" cy="762000"/>
+    <xdr:ext cx="1628775" cy="381000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" descr="" name="2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>142875</xdr:colOff>
+      <xdr:colOff>190500</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1628775" cy="762000"/>
+    <xdr:ext cx="1628775" cy="381000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" descr="" name="2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>142875</xdr:colOff>
+      <xdr:colOff>190500</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1628775" cy="762000"/>
+    <xdr:ext cx="1628775" cy="381000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" descr="" name="2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -4346,2724 +4386,2676 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:S203"/>
+  <dimension ref="A2:S199"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="0">
       <selection sqref="A1" activeCell="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1" style="5"/>
     <col min="2" max="2" width="108.140625" customWidth="1" style="5"/>
     <col min="3" max="3" width="12.140625" customWidth="1" style="5"/>
     <col min="4" max="4" width="12.140625" customWidth="1" style="18"/>
     <col min="5" max="5" width="12.140625" customWidth="1" style="5"/>
     <col min="6" max="6" width="12.140625" customWidth="1" style="18"/>
     <col min="7" max="16384" width="8.85546875" customWidth="1" style="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="15" customHeight="1"/>
     <row r="2" ht="15" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="F2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="3" ht="15" customHeight="1">
       <c r="B3" s="24"/>
-      <c r="C3" s="25"/>
-[...1 lines deleted...]
-      <c r="F3" s="27" t="s">
+      <c r="D3" s="25"/>
+      <c r="F3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="B4" s="24"/>
-      <c r="C4" s="25"/>
-[...1 lines deleted...]
-      <c r="F4" s="27" t="s">
+      <c r="D4" s="25"/>
+      <c r="F4" s="26" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="B5" s="28"/>
-[...2 lines deleted...]
-      <c r="F5" s="27" t="s">
+      <c r="B5" s="27"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="29"/>
+      <c r="F5" s="26" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
     </row>
     <row r="6" ht="15" customHeight="1"/>
     <row r="7" ht="15" customHeight="1"/>
     <row r="8">
-      <c r="B8" s="31" t="s">
+      <c r="B8" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="32" t="s">
+      <c r="C8" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="33"/>
+      <c r="D8" s="32"/>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="B9" s="34"/>
-      <c r="C9" s="35" t="s">
+      <c r="B9" s="33"/>
+      <c r="C9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="35" t="s">
+      <c r="D9" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5">
-        <v>468660</v>
+        <v>459244</v>
       </c>
       <c r="D10" s="18">
         <v>1</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1" s="6" customFormat="1">
       <c r="A11" s="7"/>
       <c r="B11" s="11"/>
       <c r="C11" s="7"/>
       <c r="D11" s="17"/>
       <c r="E11" s="7"/>
       <c r="F11" s="17"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
     </row>
     <row r="12">
-      <c r="B12" s="31" t="s">
+      <c r="B12" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="32" t="s">
+      <c r="C12" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D12" s="33"/>
+      <c r="D12" s="32"/>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="B13" s="34"/>
-      <c r="C13" s="35" t="s">
+      <c r="B13" s="33"/>
+      <c r="C13" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D13" s="35" t="s">
+      <c r="D13" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="B14" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="5">
-        <v>197629</v>
+        <v>193895</v>
       </c>
       <c r="D14" s="18">
-        <v>0.4217</v>
+        <v>0.4222</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="B15" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="5">
-        <v>271031</v>
+        <v>265349</v>
       </c>
       <c r="D15" s="18">
-        <v>0.5783</v>
+        <v>0.5778</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1" s="6" customFormat="1">
       <c r="B16" s="9"/>
       <c r="D16" s="16"/>
       <c r="F16" s="16"/>
     </row>
     <row r="17">
-      <c r="B17" s="31" t="s">
+      <c r="B17" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="32" t="s">
+      <c r="C17" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D17" s="33"/>
+      <c r="D17" s="32"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="B18" s="34"/>
-      <c r="C18" s="35" t="s">
+      <c r="B18" s="33"/>
+      <c r="C18" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D18" s="35" t="s">
+      <c r="D18" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5">
-        <v>111148</v>
+        <v>110969</v>
       </c>
       <c r="D19" s="18">
-        <v>0.2372</v>
+        <v>0.2416</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="B20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="5">
-        <v>128412</v>
+        <v>124298</v>
       </c>
       <c r="D20" s="18">
-        <v>0.274</v>
+        <v>0.2707</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="B21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="5">
-        <v>105946</v>
+        <v>102420</v>
       </c>
       <c r="D21" s="18">
-        <v>0.2261</v>
+        <v>0.223</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="B22" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="5">
-        <v>79708</v>
+        <v>78235</v>
       </c>
       <c r="D22" s="18">
-        <v>0.1701</v>
+        <v>0.1704</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="B23" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="5">
-        <v>43446</v>
+        <v>43322</v>
       </c>
       <c r="D23" s="18">
-        <v>0.0927</v>
+        <v>0.0943</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1" s="6" customFormat="1">
       <c r="B24" s="9"/>
       <c r="D24" s="16"/>
       <c r="F24" s="16"/>
     </row>
     <row r="25">
-      <c r="B25" s="31" t="s">
+      <c r="B25" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="C25" s="32" t="s">
+      <c r="C25" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D25" s="33"/>
+      <c r="D25" s="32"/>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="B26" s="34"/>
-      <c r="C26" s="35" t="s">
+      <c r="B26" s="33"/>
+      <c r="C26" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D26" s="35" t="s">
+      <c r="D26" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="B27" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="5">
-        <v>185667</v>
+        <v>179198</v>
       </c>
       <c r="D27" s="18">
-        <v>0.4601</v>
+        <v>0.4608</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="B28" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="5">
-        <v>10521</v>
+        <v>10168</v>
       </c>
       <c r="D28" s="18">
         <v>0.0261</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="B29" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C29" s="5">
-        <v>210699</v>
+        <v>202727</v>
       </c>
       <c r="D29" s="18">
-        <v>0.5221</v>
+        <v>0.5213</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1" s="6" customFormat="1">
       <c r="B30" s="9"/>
       <c r="D30" s="16"/>
       <c r="F30" s="16"/>
     </row>
     <row r="31">
-      <c r="B31" s="31" t="s">
+      <c r="B31" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="C31" s="32" t="s">
+      <c r="C31" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D31" s="33"/>
+      <c r="D31" s="32"/>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="B32" s="34"/>
-      <c r="C32" s="35" t="s">
+      <c r="B32" s="33"/>
+      <c r="C32" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D32" s="35" t="s">
+      <c r="D32" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="B33" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="5">
-        <v>153110</v>
+        <v>146954</v>
       </c>
       <c r="D33" s="18">
-        <v>0.3794</v>
+        <v>0.3779</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="B34" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C34" s="5">
-        <v>100158</v>
+        <v>96241</v>
       </c>
       <c r="D34" s="18">
-        <v>0.2482</v>
+        <v>0.2475</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="B35" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="5">
-        <v>150307</v>
+        <v>145683</v>
       </c>
       <c r="D35" s="18">
-        <v>0.3724</v>
+        <v>0.3746</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1" s="6" customFormat="1">
       <c r="B36" s="9"/>
       <c r="D36" s="16"/>
       <c r="F36" s="16"/>
     </row>
     <row r="37">
-      <c r="B37" s="31" t="s">
+      <c r="B37" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="C37" s="32" t="s">
+      <c r="C37" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D37" s="33"/>
+      <c r="D37" s="32"/>
     </row>
     <row r="38" ht="15" customHeight="1">
-      <c r="B38" s="34"/>
-      <c r="C38" s="35" t="s">
+      <c r="B38" s="33"/>
+      <c r="C38" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D38" s="35" t="s">
+      <c r="D38" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="B39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C39" s="5">
-        <v>44512</v>
+        <v>41856</v>
       </c>
       <c r="D39" s="18">
-        <v>0.2754</v>
+        <v>0.2703</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="B40" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C40" s="5">
-        <v>49749</v>
+        <v>47362</v>
       </c>
       <c r="D40" s="18">
-        <v>0.3078</v>
+        <v>0.3059</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="B41" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="5">
-        <v>67519</v>
+        <v>64667</v>
       </c>
       <c r="D41" s="18">
         <v>0.4177</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="B42" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="5">
-        <v>28801</v>
+        <v>27710</v>
       </c>
       <c r="D42" s="18">
-        <v>0.1782</v>
+        <v>0.179</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="B43" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="5">
-        <v>27661</v>
+        <v>26725</v>
       </c>
       <c r="D43" s="18">
-        <v>0.1711</v>
+        <v>0.1726</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="B44" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C44" s="5">
-        <v>22302</v>
+        <v>21889</v>
       </c>
       <c r="D44" s="18">
-        <v>0.138</v>
+        <v>0.1414</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1" s="6" customFormat="1">
       <c r="B45" s="9"/>
       <c r="D45" s="16"/>
       <c r="F45" s="16"/>
     </row>
     <row r="46">
-      <c r="B46" s="31" t="s">
+      <c r="B46" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="C46" s="32" t="s">
+      <c r="C46" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D46" s="33"/>
+      <c r="D46" s="32"/>
     </row>
     <row r="47" ht="15" customHeight="1">
-      <c r="B47" s="34"/>
-      <c r="C47" s="35" t="s">
+      <c r="B47" s="33"/>
+      <c r="C47" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D47" s="35" t="s">
+      <c r="D47" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="B48" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="5">
-        <v>86211</v>
+        <v>82653</v>
       </c>
       <c r="D48" s="18">
-        <v>0.2136</v>
+        <v>0.2125</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="B49" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="5">
-        <v>52330</v>
+        <v>50092</v>
       </c>
       <c r="D49" s="18">
-        <v>0.1297</v>
+        <v>0.1288</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="B50" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C50" s="5">
-        <v>16693</v>
+        <v>15915</v>
       </c>
       <c r="D50" s="18">
-        <v>0.0414</v>
+        <v>0.0409</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="B51" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C51" s="5">
-        <v>4209</v>
+        <v>4015</v>
       </c>
       <c r="D51" s="18">
-        <v>0.0104</v>
+        <v>0.0103</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="B52" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C52" s="5">
-        <v>2090</v>
+        <v>1994</v>
       </c>
       <c r="D52" s="18">
-        <v>0.0052</v>
+        <v>0.0051</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="B53" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C53" s="5">
-        <v>242037</v>
+        <v>234204</v>
       </c>
       <c r="D53" s="18">
-        <v>0.5997</v>
+        <v>0.6023</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1" s="6" customFormat="1">
       <c r="B54" s="9"/>
       <c r="D54" s="16"/>
       <c r="F54" s="16"/>
     </row>
     <row r="55">
-      <c r="B55" s="31" t="s">
+      <c r="B55" s="30" t="s">
         <v>41</v>
       </c>
-      <c r="C55" s="32" t="s">
+      <c r="C55" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D55" s="33"/>
+      <c r="D55" s="32"/>
     </row>
     <row r="56" ht="15" customHeight="1">
-      <c r="B56" s="34"/>
-      <c r="C56" s="35" t="s">
+      <c r="B56" s="33"/>
+      <c r="C56" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D56" s="35" t="s">
+      <c r="D56" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="B57" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C57" s="5">
-        <v>20094</v>
+        <v>19673</v>
       </c>
       <c r="D57" s="18">
-        <v>0.2438</v>
+        <v>0.2436</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="B58" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C58" s="5">
-        <v>14970</v>
+        <v>14756</v>
       </c>
       <c r="D58" s="18">
-        <v>0.1817</v>
+        <v>0.1828</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="B59" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C59" s="5">
-        <v>10764</v>
+        <v>10552</v>
       </c>
       <c r="D59" s="18">
-        <v>0.1306</v>
+        <v>0.1307</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="B60" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C60" s="5">
-        <v>8338</v>
+        <v>8197</v>
       </c>
       <c r="D60" s="18">
-        <v>0.1012</v>
+        <v>0.1015</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="B61" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C61" s="5">
-        <v>6546</v>
+        <v>6401</v>
       </c>
       <c r="D61" s="18">
-        <v>0.0794</v>
+        <v>0.0793</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="B62" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C62" s="5">
-        <v>5885</v>
+        <v>5736</v>
       </c>
       <c r="D62" s="18">
-        <v>0.0714</v>
+        <v>0.071</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="B63" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C63" s="5">
-        <v>5964</v>
+        <v>5831</v>
       </c>
       <c r="D63" s="18">
-        <v>0.0724</v>
+        <v>0.0722</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="B64" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C64" s="5">
-        <v>9845</v>
+        <v>9597</v>
       </c>
       <c r="D64" s="18">
-        <v>0.1195</v>
+        <v>0.1189</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1" s="6" customFormat="1">
       <c r="B65" s="9"/>
       <c r="D65" s="16"/>
       <c r="F65" s="16"/>
     </row>
     <row r="66">
-      <c r="B66" s="31" t="s">
+      <c r="B66" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="C66" s="32" t="s">
+      <c r="C66" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D66" s="33"/>
+      <c r="D66" s="32"/>
     </row>
     <row r="67" ht="15" customHeight="1">
-      <c r="B67" s="34"/>
-      <c r="C67" s="35" t="s">
+      <c r="B67" s="33"/>
+      <c r="C67" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D67" s="35" t="s">
+      <c r="D67" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="B68" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C68" s="5">
-        <v>2685</v>
+        <v>2577</v>
       </c>
       <c r="D68" s="18">
-        <v>0.0799</v>
+        <v>0.0772</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="B69" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C69" s="5">
-        <v>6101</v>
+        <v>6033</v>
       </c>
       <c r="D69" s="18">
-        <v>0.1815</v>
+        <v>0.1807</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="B70" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C70" s="5">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="D70" s="18">
-        <v>0.0506</v>
+        <v>0.051</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="B71" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C71" s="5">
-        <v>673</v>
+        <v>690</v>
       </c>
       <c r="D71" s="18">
-        <v>0.02</v>
+        <v>0.0207</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="B72" s="5" t="s">
         <v>55</v>
       </c>
       <c r="C72" s="5">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="D72" s="18">
-        <v>0.0231</v>
+        <v>0.0235</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="B73" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C73" s="5">
-        <v>3840</v>
+        <v>3807</v>
       </c>
       <c r="D73" s="18">
-        <v>0.1142</v>
+        <v>0.1141</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="B74" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C74" s="5">
         <v>1175</v>
       </c>
       <c r="D74" s="18">
-        <v>0.035</v>
+        <v>0.0352</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="B75" s="5" t="s">
         <v>58</v>
       </c>
       <c r="C75" s="5">
-        <v>1713</v>
+        <v>1717</v>
       </c>
       <c r="D75" s="18">
-        <v>0.051</v>
+        <v>0.0514</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="B76" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C76" s="5">
-        <v>680</v>
+        <v>654</v>
       </c>
       <c r="D76" s="18">
-        <v>0.0202</v>
+        <v>0.0196</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="B77" s="5" t="s">
         <v>60</v>
       </c>
       <c r="C77" s="5">
-        <v>3497</v>
+        <v>3511</v>
       </c>
       <c r="D77" s="18">
-        <v>0.104</v>
+        <v>0.1052</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="B78" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C78" s="5">
-        <v>975</v>
+        <v>989</v>
       </c>
       <c r="D78" s="18">
-        <v>0.029</v>
+        <v>0.0296</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="B79" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C79" s="5">
-        <v>1864</v>
+        <v>1836</v>
       </c>
       <c r="D79" s="18">
-        <v>0.0555</v>
+        <v>0.055</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="B80" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C80" s="5">
-        <v>1051</v>
+        <v>1031</v>
       </c>
       <c r="D80" s="18">
-        <v>0.0313</v>
+        <v>0.0309</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="B81" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C81" s="5">
-        <v>6880</v>
+        <v>6873</v>
       </c>
       <c r="D81" s="18">
-        <v>0.2047</v>
+        <v>0.2059</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1" s="6" customFormat="1">
       <c r="B82" s="9"/>
       <c r="D82" s="16"/>
       <c r="F82" s="16"/>
     </row>
     <row r="83">
-      <c r="B83" s="31" t="s">
+      <c r="B83" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="C83" s="32" t="s">
+      <c r="C83" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D83" s="33"/>
+      <c r="D83" s="32"/>
     </row>
     <row r="84" ht="15" customHeight="1">
-      <c r="B84" s="34"/>
-      <c r="C84" s="35" t="s">
+      <c r="B84" s="33"/>
+      <c r="C84" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D84" s="35" t="s">
+      <c r="D84" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="B85" s="5" t="s">
         <v>66</v>
       </c>
       <c r="C85" s="5">
-        <v>53848</v>
+        <v>52384</v>
       </c>
       <c r="D85" s="18">
-        <v>0.1334</v>
+        <v>0.1347</v>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="B86" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C86" s="5">
-        <v>197609</v>
+        <v>189912</v>
       </c>
       <c r="D86" s="18">
-        <v>0.4896</v>
+        <v>0.4884</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="B87" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C87" s="5">
-        <v>33402</v>
+        <v>31901</v>
       </c>
       <c r="D87" s="18">
-        <v>0.0828</v>
+        <v>0.082</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="B88" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C88" s="5">
-        <v>104131</v>
+        <v>100393</v>
       </c>
       <c r="D88" s="18">
-        <v>0.258</v>
+        <v>0.2582</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="B89" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C89" s="5">
-        <v>14583</v>
+        <v>14286</v>
       </c>
       <c r="D89" s="18">
-        <v>0.0361</v>
+        <v>0.0367</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1" s="6" customFormat="1">
       <c r="B90" s="9"/>
       <c r="D90" s="16"/>
       <c r="F90" s="16"/>
     </row>
     <row r="91">
-      <c r="B91" s="31" t="s">
+      <c r="B91" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="C91" s="32" t="s">
+      <c r="C91" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D91" s="33"/>
+      <c r="D91" s="32"/>
     </row>
     <row r="92" ht="15" customHeight="1">
-      <c r="B92" s="34"/>
-      <c r="C92" s="35" t="s">
+      <c r="B92" s="33"/>
+      <c r="C92" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D92" s="35" t="s">
+      <c r="D92" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="B93" s="5" t="s">
         <v>72</v>
       </c>
       <c r="C93" s="5">
-        <v>29273</v>
+        <v>28106</v>
       </c>
       <c r="D93" s="18">
-        <v>0.0725</v>
+        <v>0.0723</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="B94" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C94" s="5">
-        <v>39601</v>
+        <v>37751</v>
       </c>
       <c r="D94" s="18">
-        <v>0.0981</v>
+        <v>0.0971</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="B95" s="5" t="s">
         <v>74</v>
       </c>
       <c r="C95" s="5">
-        <v>42315</v>
+        <v>40512</v>
       </c>
       <c r="D95" s="18">
-        <v>0.1049</v>
+        <v>0.1042</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="B96" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C96" s="5">
-        <v>54129</v>
+        <v>52047</v>
       </c>
       <c r="D96" s="18">
-        <v>0.1341</v>
+        <v>0.1338</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="B97" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C97" s="5">
-        <v>47721</v>
+        <v>45827</v>
       </c>
       <c r="D97" s="18">
-        <v>0.1182</v>
+        <v>0.1179</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="B98" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C98" s="5">
-        <v>38831</v>
+        <v>37536</v>
       </c>
       <c r="D98" s="18">
-        <v>0.0962</v>
+        <v>0.0965</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="B99" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C99" s="5">
-        <v>25</v>
+        <v>29352</v>
       </c>
       <c r="D99" s="18">
-        <v>0.0001</v>
+        <v>0.0755</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="B100" s="5" t="s">
         <v>79</v>
       </c>
       <c r="C100" s="5">
-        <v>30388</v>
+        <v>19712</v>
       </c>
       <c r="D100" s="18">
-        <v>0.0753</v>
+        <v>0.0507</v>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="B101" s="5" t="s">
         <v>80</v>
       </c>
       <c r="C101" s="5">
-        <v>20364</v>
+        <v>15678</v>
       </c>
       <c r="D101" s="18">
-        <v>0.0505</v>
+        <v>0.0403</v>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="B102" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C102" s="5">
-        <v>16217</v>
+        <v>10408</v>
       </c>
       <c r="D102" s="18">
-        <v>0.0402</v>
+        <v>0.0268</v>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="B103" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C103" s="5">
-        <v>10715</v>
+        <v>13382</v>
       </c>
       <c r="D103" s="18">
-        <v>0.0266</v>
+        <v>0.0344</v>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="B104" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C104" s="5">
-        <v>13749</v>
+        <v>10338</v>
       </c>
       <c r="D104" s="18">
-        <v>0.0341</v>
+        <v>0.0266</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="B105" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C105" s="5">
-        <v>10653</v>
+        <v>6559</v>
       </c>
       <c r="D105" s="18">
-        <v>0.0264</v>
+        <v>0.0169</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="B106" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C106" s="5">
-        <v>6734</v>
+        <v>5270</v>
       </c>
       <c r="D106" s="18">
-        <v>0.0167</v>
+        <v>0.0136</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="B107" s="5" t="s">
         <v>86</v>
       </c>
       <c r="C107" s="5">
-        <v>5361</v>
+        <v>5345</v>
       </c>
       <c r="D107" s="18">
-        <v>0.0133</v>
+        <v>0.0137</v>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
       <c r="B108" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C108" s="5">
-        <v>5507</v>
+        <v>31027</v>
       </c>
       <c r="D108" s="18">
-        <v>0.0136</v>
-[...3 lines deleted...]
-      <c r="B109" s="5" t="s">
+        <v>0.0798</v>
+      </c>
+    </row>
+    <row r="109" ht="15" customHeight="1" s="6" customFormat="1">
+      <c r="B109" s="9"/>
+      <c r="D109" s="16"/>
+      <c r="F109" s="16"/>
+    </row>
+    <row r="110">
+      <c r="B110" s="30" t="s">
         <v>88</v>
       </c>
-      <c r="C109" s="5">
-[...12 lines deleted...]
-      <c r="B111" s="31" t="s">
+      <c r="C110" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="D110" s="32"/>
+    </row>
+    <row r="111" ht="15" customHeight="1">
+      <c r="B111" s="33"/>
+      <c r="C111" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="112" ht="15" customHeight="1">
+      <c r="B112" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="C111" s="32" t="s">
-[...10 lines deleted...]
-        <v>8</v>
+      <c r="C112" s="5">
+        <v>166553</v>
+      </c>
+      <c r="D112" s="18">
+        <v>0.4283</v>
       </c>
     </row>
     <row r="113" ht="15" customHeight="1">
       <c r="B113" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C113" s="5">
-        <v>173837</v>
+        <v>102295</v>
       </c>
       <c r="D113" s="18">
-        <v>0.4307</v>
+        <v>0.2631</v>
       </c>
     </row>
     <row r="114" ht="15" customHeight="1">
       <c r="B114" s="5" t="s">
         <v>91</v>
       </c>
       <c r="C114" s="5">
-        <v>105275</v>
+        <v>120028</v>
       </c>
       <c r="D114" s="18">
-        <v>0.2609</v>
-[...3 lines deleted...]
-      <c r="B115" s="5" t="s">
+        <v>0.3087</v>
+      </c>
+    </row>
+    <row r="115" ht="15" customHeight="1" s="6" customFormat="1">
+      <c r="B115" s="9"/>
+      <c r="D115" s="16"/>
+      <c r="F115" s="16"/>
+    </row>
+    <row r="116">
+      <c r="B116" s="30" t="s">
         <v>92</v>
       </c>
-      <c r="C115" s="5">
-[...12 lines deleted...]
-      <c r="B117" s="31" t="s">
+      <c r="C116" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="D116" s="32"/>
+    </row>
+    <row r="117" ht="15" customHeight="1">
+      <c r="B117" s="33"/>
+      <c r="C117" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="118" ht="15" customHeight="1">
+      <c r="B118" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="C117" s="32" t="s">
-[...10 lines deleted...]
-        <v>8</v>
+      <c r="C118" s="5">
+        <v>23500</v>
+      </c>
+      <c r="D118" s="18">
+        <v>0.0604</v>
       </c>
     </row>
     <row r="119" ht="15" customHeight="1">
       <c r="B119" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C119" s="5">
-        <v>24268</v>
+        <v>67069</v>
       </c>
       <c r="D119" s="18">
-        <v>0.0601</v>
+        <v>0.1725</v>
       </c>
     </row>
     <row r="120" ht="15" customHeight="1">
       <c r="B120" s="5" t="s">
         <v>95</v>
       </c>
       <c r="C120" s="5">
-        <v>69786</v>
+        <v>151180</v>
       </c>
       <c r="D120" s="18">
-        <v>0.1729</v>
+        <v>0.3888</v>
       </c>
     </row>
     <row r="121" ht="15" customHeight="1">
       <c r="B121" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C121" s="5">
-        <v>157394</v>
+        <v>77939</v>
       </c>
       <c r="D121" s="18">
-        <v>0.39</v>
+        <v>0.2004</v>
       </c>
     </row>
     <row r="122" ht="15" customHeight="1">
       <c r="B122" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C122" s="5">
-        <v>80616</v>
+        <v>47653</v>
       </c>
       <c r="D122" s="18">
-        <v>0.1998</v>
+        <v>0.1225</v>
       </c>
     </row>
     <row r="123" ht="15" customHeight="1">
       <c r="B123" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C123" s="5">
-        <v>49244</v>
+        <v>21535</v>
       </c>
       <c r="D123" s="18">
-        <v>0.122</v>
-[...3 lines deleted...]
-      <c r="B124" s="5" t="s">
+        <v>0.0554</v>
+      </c>
+    </row>
+    <row r="124" ht="15" customHeight="1" s="6" customFormat="1">
+      <c r="B124" s="9"/>
+      <c r="D124" s="16"/>
+      <c r="F124" s="16"/>
+    </row>
+    <row r="125">
+      <c r="B125" s="30" t="s">
         <v>99</v>
       </c>
-      <c r="C124" s="5">
-[...12 lines deleted...]
-      <c r="B126" s="31" t="s">
+      <c r="C125" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="D125" s="32"/>
+    </row>
+    <row r="126" ht="15" customHeight="1">
+      <c r="B126" s="33"/>
+      <c r="C126" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="127" ht="15" customHeight="1">
+      <c r="B127" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="C126" s="32" t="s">
-[...10 lines deleted...]
-        <v>8</v>
+      <c r="C127" s="5">
+        <v>66953</v>
+      </c>
+      <c r="D127" s="18">
+        <v>0.1722</v>
       </c>
     </row>
     <row r="128" ht="15" customHeight="1">
       <c r="B128" s="5" t="s">
-        <v>101</v>
+        <v>73</v>
       </c>
       <c r="C128" s="5">
-        <v>69238</v>
+        <v>25440</v>
       </c>
       <c r="D128" s="18">
-        <v>0.1716</v>
+        <v>0.0654</v>
       </c>
     </row>
     <row r="129" ht="15" customHeight="1">
       <c r="B129" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C129" s="5">
-        <v>26678</v>
+        <v>26495</v>
       </c>
       <c r="D129" s="18">
-        <v>0.0661</v>
+        <v>0.0681</v>
       </c>
     </row>
     <row r="130" ht="15" customHeight="1">
       <c r="B130" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C130" s="5">
-        <v>27671</v>
+        <v>38971</v>
       </c>
       <c r="D130" s="18">
-        <v>0.0686</v>
+        <v>0.1002</v>
       </c>
     </row>
     <row r="131" ht="15" customHeight="1">
       <c r="B131" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C131" s="5">
-        <v>40705</v>
+        <v>37637</v>
       </c>
       <c r="D131" s="18">
-        <v>0.1009</v>
+        <v>0.0968</v>
       </c>
     </row>
     <row r="132" ht="15" customHeight="1">
       <c r="B132" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C132" s="5">
-        <v>39297</v>
+        <v>33649</v>
       </c>
       <c r="D132" s="18">
-        <v>0.0974</v>
+        <v>0.0865</v>
       </c>
     </row>
     <row r="133" ht="15" customHeight="1">
       <c r="B133" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C133" s="5">
-        <v>35032</v>
+        <v>27456</v>
       </c>
       <c r="D133" s="18">
-        <v>0.0868</v>
+        <v>0.0706</v>
       </c>
     </row>
     <row r="134" ht="15" customHeight="1">
       <c r="B134" s="5" t="s">
         <v>79</v>
       </c>
       <c r="C134" s="5">
-        <v>28551</v>
+        <v>19478</v>
       </c>
       <c r="D134" s="18">
-        <v>0.0708</v>
+        <v>0.0501</v>
       </c>
     </row>
     <row r="135" ht="15" customHeight="1">
       <c r="B135" s="5" t="s">
         <v>80</v>
       </c>
       <c r="C135" s="5">
-        <v>20293</v>
+        <v>15858</v>
       </c>
       <c r="D135" s="18">
-        <v>0.0503</v>
+        <v>0.0408</v>
       </c>
     </row>
     <row r="136" ht="15" customHeight="1">
       <c r="B136" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C136" s="5">
-        <v>16424</v>
+        <v>11153</v>
       </c>
       <c r="D136" s="18">
-        <v>0.0407</v>
+        <v>0.0287</v>
       </c>
     </row>
     <row r="137" ht="15" customHeight="1">
       <c r="B137" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C137" s="5">
-        <v>11569</v>
+        <v>12991</v>
       </c>
       <c r="D137" s="18">
-        <v>0.0287</v>
+        <v>0.0334</v>
       </c>
     </row>
     <row r="138" ht="15" customHeight="1">
       <c r="B138" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C138" s="5">
-        <v>13348</v>
+        <v>10786</v>
       </c>
       <c r="D138" s="18">
-        <v>0.0331</v>
+        <v>0.0277</v>
       </c>
     </row>
     <row r="139" ht="15" customHeight="1">
       <c r="B139" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C139" s="5">
-        <v>11070</v>
+        <v>7243</v>
       </c>
       <c r="D139" s="18">
-        <v>0.0274</v>
+        <v>0.0186</v>
       </c>
     </row>
     <row r="140" ht="15" customHeight="1">
       <c r="B140" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C140" s="5">
-        <v>7391</v>
+        <v>4794</v>
       </c>
       <c r="D140" s="18">
-        <v>0.0183</v>
+        <v>0.0123</v>
       </c>
     </row>
     <row r="141" ht="15" customHeight="1">
       <c r="B141" s="5" t="s">
         <v>86</v>
       </c>
       <c r="C141" s="5">
-        <v>4918</v>
+        <v>4557</v>
       </c>
       <c r="D141" s="18">
-        <v>0.0122</v>
+        <v>0.0117</v>
       </c>
     </row>
     <row r="142" ht="15" customHeight="1">
       <c r="B142" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C142" s="5">
-        <v>4675</v>
+        <v>45387</v>
       </c>
       <c r="D142" s="18">
-        <v>0.0116</v>
-[...19 lines deleted...]
-      <c r="B145" s="31" t="s">
+        <v>0.1167</v>
+      </c>
+    </row>
+    <row r="143" ht="15" customHeight="1" s="6" customFormat="1">
+      <c r="B143" s="9"/>
+      <c r="D143" s="16"/>
+      <c r="F143" s="16"/>
+    </row>
+    <row r="144">
+      <c r="B144" s="30" t="s">
+        <v>101</v>
+      </c>
+      <c r="C144" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="D144" s="32"/>
+    </row>
+    <row r="145" ht="15" customHeight="1">
+      <c r="B145" s="33"/>
+      <c r="C145" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="D145" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="146" ht="15" customHeight="1">
+      <c r="B146" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="C145" s="32" t="s">
-[...10 lines deleted...]
-        <v>8</v>
+      <c r="C146" s="5">
+        <v>4791</v>
+      </c>
+      <c r="D146" s="18">
+        <v>0.0204</v>
       </c>
     </row>
     <row r="147" ht="15" customHeight="1">
       <c r="B147" s="5" t="s">
         <v>103</v>
       </c>
       <c r="C147" s="5">
-        <v>4943</v>
+        <v>4274</v>
       </c>
       <c r="D147" s="18">
-        <v>0.0199</v>
+        <v>0.0182</v>
       </c>
     </row>
     <row r="148" ht="15" customHeight="1">
       <c r="B148" s="5" t="s">
         <v>104</v>
       </c>
       <c r="C148" s="5">
-        <v>4405</v>
+        <v>19036</v>
       </c>
       <c r="D148" s="18">
-        <v>0.0177</v>
+        <v>0.0809</v>
       </c>
     </row>
     <row r="149" ht="15" customHeight="1">
       <c r="B149" s="5" t="s">
         <v>105</v>
       </c>
       <c r="C149" s="5">
-        <v>19708</v>
+        <v>51354</v>
       </c>
       <c r="D149" s="18">
-        <v>0.0793</v>
+        <v>0.2181</v>
       </c>
     </row>
     <row r="150" ht="15" customHeight="1">
       <c r="B150" s="5" t="s">
         <v>106</v>
       </c>
       <c r="C150" s="5">
-        <v>48523</v>
+        <v>115579</v>
       </c>
       <c r="D150" s="18">
-        <v>0.1953</v>
+        <v>0.491</v>
       </c>
     </row>
     <row r="151" ht="15" customHeight="1">
       <c r="B151" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C151" s="5">
-        <v>42281</v>
+        <v>6684</v>
       </c>
       <c r="D151" s="18">
-        <v>0.1701</v>
+        <v>0.0284</v>
       </c>
     </row>
     <row r="152" ht="15" customHeight="1">
       <c r="B152" s="5" t="s">
         <v>108</v>
       </c>
       <c r="C152" s="5">
-        <v>19366</v>
+        <v>3250</v>
       </c>
       <c r="D152" s="18">
-        <v>0.0779</v>
+        <v>0.0138</v>
       </c>
     </row>
     <row r="153" ht="15" customHeight="1">
       <c r="B153" s="5" t="s">
         <v>109</v>
       </c>
       <c r="C153" s="5">
-        <v>61172</v>
+        <v>24846</v>
       </c>
       <c r="D153" s="18">
-        <v>0.2462</v>
+        <v>0.1055</v>
       </c>
     </row>
     <row r="154" ht="15" customHeight="1">
       <c r="B154" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C154" s="5">
-        <v>6979</v>
+        <v>5600</v>
       </c>
       <c r="D154" s="18">
-        <v>0.0281</v>
-[...3 lines deleted...]
-      <c r="B155" s="5" t="s">
+        <v>0.0238</v>
+      </c>
+    </row>
+    <row r="155" ht="15" customHeight="1" s="6" customFormat="1">
+      <c r="B155" s="9"/>
+      <c r="D155" s="16"/>
+      <c r="F155" s="16"/>
+    </row>
+    <row r="156">
+      <c r="B156" s="30" t="s">
         <v>111</v>
       </c>
-      <c r="C155" s="5">
-[...15 lines deleted...]
-      </c>
+      <c r="C156" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="D156" s="32"/>
     </row>
     <row r="157" ht="15" customHeight="1">
-      <c r="B157" s="5" t="s">
-[...6 lines deleted...]
-        <v>0.0132</v>
+      <c r="B157" s="33"/>
+      <c r="C157" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="D157" s="34" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="158" ht="15" customHeight="1">
       <c r="B158" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C158" s="5">
+        <v>1327</v>
+      </c>
+      <c r="D158" s="18">
+        <v>0.0164</v>
+      </c>
+    </row>
+    <row r="159" ht="15" customHeight="1">
+      <c r="B159" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="C159" s="5">
+        <v>1025</v>
+      </c>
+      <c r="D159" s="18">
+        <v>0.0127</v>
+      </c>
+    </row>
+    <row r="160" ht="15" customHeight="1">
+      <c r="B160" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="C158" s="5">
-[...12 lines deleted...]
-      <c r="B160" s="31" t="s">
+      <c r="C160" s="5">
+        <v>4071</v>
+      </c>
+      <c r="D160" s="18">
+        <v>0.0504</v>
+      </c>
+    </row>
+    <row r="161" ht="15" customHeight="1">
+      <c r="B161" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="C160" s="32" t="s">
-[...10 lines deleted...]
-        <v>8</v>
+      <c r="C161" s="5">
+        <v>1771</v>
+      </c>
+      <c r="D161" s="18">
+        <v>0.0219</v>
       </c>
     </row>
     <row r="162" ht="15" customHeight="1">
       <c r="B162" s="5" t="s">
         <v>116</v>
       </c>
       <c r="C162" s="5">
-        <v>1359</v>
+        <v>5395</v>
       </c>
       <c r="D162" s="18">
-        <v>0.0165</v>
+        <v>0.0668</v>
       </c>
     </row>
     <row r="163" ht="15" customHeight="1">
       <c r="B163" s="5" t="s">
         <v>117</v>
       </c>
       <c r="C163" s="5">
-        <v>1037</v>
+        <v>1070</v>
       </c>
       <c r="D163" s="18">
-        <v>0.0126</v>
+        <v>0.0132</v>
       </c>
     </row>
     <row r="164" ht="15" customHeight="1">
       <c r="B164" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C164" s="5">
-        <v>4114</v>
+        <v>2567</v>
       </c>
       <c r="D164" s="18">
-        <v>0.0499</v>
+        <v>0.0318</v>
       </c>
     </row>
     <row r="165" ht="15" customHeight="1">
       <c r="B165" s="5" t="s">
         <v>119</v>
       </c>
       <c r="C165" s="5">
-        <v>1794</v>
+        <v>9238</v>
       </c>
       <c r="D165" s="18">
-        <v>0.0218</v>
+        <v>0.1144</v>
       </c>
     </row>
     <row r="166" ht="15" customHeight="1">
       <c r="B166" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C166" s="5">
-        <v>5533</v>
+        <v>1031</v>
       </c>
       <c r="D166" s="18">
-        <v>0.0671</v>
+        <v>0.0128</v>
       </c>
     </row>
     <row r="167" ht="15" customHeight="1">
       <c r="B167" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C167" s="5">
-        <v>1090</v>
+        <v>2657</v>
       </c>
       <c r="D167" s="18">
-        <v>0.0132</v>
+        <v>0.0329</v>
       </c>
     </row>
     <row r="168" ht="15" customHeight="1">
       <c r="B168" s="5" t="s">
         <v>122</v>
       </c>
       <c r="C168" s="5">
-        <v>2626</v>
+        <v>1059</v>
       </c>
       <c r="D168" s="18">
-        <v>0.0319</v>
+        <v>0.0131</v>
       </c>
     </row>
     <row r="169" ht="15" customHeight="1">
       <c r="B169" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C169" s="5">
-        <v>9439</v>
+        <v>2167</v>
       </c>
       <c r="D169" s="18">
-        <v>0.1145</v>
+        <v>0.0268</v>
       </c>
     </row>
     <row r="170" ht="15" customHeight="1">
       <c r="B170" s="5" t="s">
         <v>124</v>
       </c>
       <c r="C170" s="5">
-        <v>1043</v>
+        <v>801</v>
       </c>
       <c r="D170" s="18">
-        <v>0.0127</v>
+        <v>0.0099</v>
       </c>
     </row>
     <row r="171" ht="15" customHeight="1">
       <c r="B171" s="5" t="s">
         <v>125</v>
       </c>
       <c r="C171" s="5">
-        <v>2717</v>
+        <v>700</v>
       </c>
       <c r="D171" s="18">
-        <v>0.033</v>
+        <v>0.0087</v>
       </c>
     </row>
     <row r="172" ht="15" customHeight="1">
       <c r="B172" s="5" t="s">
         <v>126</v>
       </c>
       <c r="C172" s="5">
-        <v>1077</v>
+        <v>1017</v>
       </c>
       <c r="D172" s="18">
-        <v>0.0131</v>
+        <v>0.0126</v>
       </c>
     </row>
     <row r="173" ht="15" customHeight="1">
       <c r="B173" s="5" t="s">
-        <v>127</v>
+        <v>58</v>
       </c>
       <c r="C173" s="5">
-        <v>2187</v>
+        <v>2125</v>
       </c>
       <c r="D173" s="18">
-        <v>0.0265</v>
+        <v>0.0263</v>
       </c>
     </row>
     <row r="174" ht="15" customHeight="1">
       <c r="B174" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C174" s="5">
-        <v>834</v>
+        <v>1424</v>
       </c>
       <c r="D174" s="18">
-        <v>0.0101</v>
+        <v>0.0176</v>
       </c>
     </row>
     <row r="175" ht="15" customHeight="1">
       <c r="B175" s="5" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C175" s="5">
-        <v>714</v>
+        <v>182</v>
       </c>
       <c r="D175" s="18">
-        <v>0.0087</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="176" ht="15" customHeight="1">
       <c r="B176" s="5" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C176" s="5">
-        <v>1039</v>
+        <v>340</v>
       </c>
       <c r="D176" s="18">
-        <v>0.0126</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="177" ht="15" customHeight="1">
       <c r="B177" s="5" t="s">
-        <v>58</v>
+        <v>130</v>
       </c>
       <c r="C177" s="5">
-        <v>2160</v>
+        <v>337</v>
       </c>
       <c r="D177" s="18">
-        <v>0.0262</v>
+        <v>0.0042</v>
       </c>
     </row>
     <row r="178" ht="15" customHeight="1">
       <c r="B178" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C178" s="5">
-        <v>1469</v>
+        <v>1021</v>
       </c>
       <c r="D178" s="18">
-        <v>0.0178</v>
+        <v>0.0126</v>
       </c>
     </row>
     <row r="179" ht="15" customHeight="1">
       <c r="B179" s="5" t="s">
         <v>132</v>
       </c>
       <c r="C179" s="5">
-        <v>182</v>
+        <v>1434</v>
       </c>
       <c r="D179" s="18">
-        <v>0.0022</v>
+        <v>0.0178</v>
       </c>
     </row>
     <row r="180" ht="15" customHeight="1">
       <c r="B180" s="5" t="s">
         <v>133</v>
       </c>
       <c r="C180" s="5">
-        <v>345</v>
+        <v>495</v>
       </c>
       <c r="D180" s="18">
-        <v>0.0042</v>
+        <v>0.0061</v>
       </c>
     </row>
     <row r="181" ht="15" customHeight="1">
       <c r="B181" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C181" s="5">
-        <v>350</v>
+        <v>2160</v>
       </c>
       <c r="D181" s="18">
-        <v>0.0042</v>
+        <v>0.0267</v>
       </c>
     </row>
     <row r="182" ht="15" customHeight="1">
       <c r="B182" s="5" t="s">
         <v>135</v>
       </c>
       <c r="C182" s="5">
-        <v>1052</v>
+        <v>479</v>
       </c>
       <c r="D182" s="18">
-        <v>0.0128</v>
+        <v>0.0059</v>
       </c>
     </row>
     <row r="183" ht="15" customHeight="1">
       <c r="B183" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C183" s="5">
-        <v>1453</v>
+        <v>250</v>
       </c>
       <c r="D183" s="18">
-        <v>0.0176</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="184" ht="15" customHeight="1">
       <c r="B184" s="5" t="s">
         <v>137</v>
       </c>
       <c r="C184" s="5">
-        <v>500</v>
+        <v>755</v>
       </c>
       <c r="D184" s="18">
-        <v>0.0061</v>
+        <v>0.0093</v>
       </c>
     </row>
     <row r="185" ht="15" customHeight="1">
       <c r="B185" s="5" t="s">
         <v>138</v>
       </c>
       <c r="C185" s="5">
-        <v>2194</v>
+        <v>1231</v>
       </c>
       <c r="D185" s="18">
-        <v>0.0266</v>
+        <v>0.0152</v>
       </c>
     </row>
     <row r="186" ht="15" customHeight="1">
       <c r="B186" s="5" t="s">
         <v>139</v>
       </c>
       <c r="C186" s="5">
-        <v>477</v>
+        <v>253</v>
       </c>
       <c r="D186" s="18">
-        <v>0.0058</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="187" ht="15" customHeight="1">
       <c r="B187" s="5" t="s">
         <v>140</v>
       </c>
       <c r="C187" s="5">
-        <v>257</v>
+        <v>1213</v>
       </c>
       <c r="D187" s="18">
-        <v>0.0031</v>
+        <v>0.015</v>
       </c>
     </row>
     <row r="188" ht="15" customHeight="1">
       <c r="B188" s="5" t="s">
         <v>141</v>
       </c>
       <c r="C188" s="5">
-        <v>753</v>
+        <v>1803</v>
       </c>
       <c r="D188" s="18">
-        <v>0.0091</v>
+        <v>0.0223</v>
       </c>
     </row>
     <row r="189" ht="15" customHeight="1">
       <c r="B189" s="5" t="s">
         <v>142</v>
       </c>
       <c r="C189" s="5">
-        <v>1264</v>
+        <v>793</v>
       </c>
       <c r="D189" s="18">
-        <v>0.0153</v>
+        <v>0.0098</v>
       </c>
     </row>
     <row r="190" ht="15" customHeight="1">
       <c r="B190" s="5" t="s">
         <v>143</v>
       </c>
       <c r="C190" s="5">
-        <v>260</v>
+        <v>980</v>
       </c>
       <c r="D190" s="18">
-        <v>0.0032</v>
+        <v>0.0121</v>
       </c>
     </row>
     <row r="191" ht="15" customHeight="1">
       <c r="B191" s="5" t="s">
         <v>144</v>
       </c>
       <c r="C191" s="5">
-        <v>1262</v>
+        <v>5955</v>
       </c>
       <c r="D191" s="18">
-        <v>0.0153</v>
+        <v>0.0737</v>
       </c>
     </row>
     <row r="192" ht="15" customHeight="1">
       <c r="B192" s="5" t="s">
         <v>145</v>
       </c>
       <c r="C192" s="5">
-        <v>1857</v>
+        <v>184</v>
       </c>
       <c r="D192" s="18">
-        <v>0.0225</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="193" ht="15" customHeight="1">
       <c r="B193" s="5" t="s">
         <v>146</v>
       </c>
       <c r="C193" s="5">
-        <v>809</v>
+        <v>4181</v>
       </c>
       <c r="D193" s="18">
-        <v>0.0098</v>
+        <v>0.0518</v>
       </c>
     </row>
     <row r="194" ht="15" customHeight="1">
       <c r="B194" s="5" t="s">
         <v>147</v>
       </c>
       <c r="C194" s="5">
-        <v>1013</v>
+        <v>1765</v>
       </c>
       <c r="D194" s="18">
-        <v>0.0123</v>
+        <v>0.0219</v>
       </c>
     </row>
     <row r="195" ht="15" customHeight="1">
       <c r="B195" s="5" t="s">
         <v>148</v>
       </c>
       <c r="C195" s="5">
-        <v>6042</v>
+        <v>1864</v>
       </c>
       <c r="D195" s="18">
-        <v>0.0733</v>
+        <v>0.0231</v>
       </c>
     </row>
     <row r="196" ht="15" customHeight="1">
       <c r="B196" s="5" t="s">
         <v>149</v>
       </c>
       <c r="C196" s="5">
-        <v>183</v>
+        <v>281</v>
       </c>
       <c r="D196" s="18">
-        <v>0.0022</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="197" ht="15" customHeight="1">
       <c r="B197" s="5" t="s">
         <v>150</v>
       </c>
       <c r="C197" s="5">
-        <v>4304</v>
+        <v>117</v>
       </c>
       <c r="D197" s="18">
-        <v>0.0522</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="198" ht="15" customHeight="1">
       <c r="B198" s="5" t="s">
         <v>151</v>
       </c>
       <c r="C198" s="5">
-        <v>1826</v>
+        <v>13240</v>
       </c>
       <c r="D198" s="18">
-        <v>0.0222</v>
-[...48 lines deleted...]
-      <c r="F203" s="16"/>
+        <v>0.1639</v>
+      </c>
+    </row>
+    <row r="199" ht="15" customHeight="1" s="6" customFormat="1">
+      <c r="D199" s="16"/>
+      <c r="F199" s="16"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:D5"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="B37:B38"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="B46:B47"/>
     <mergeCell ref="C46:D46"/>
     <mergeCell ref="B55:B56"/>
     <mergeCell ref="C55:D55"/>
     <mergeCell ref="B66:B67"/>
     <mergeCell ref="C66:D66"/>
     <mergeCell ref="B83:B84"/>
     <mergeCell ref="C83:D83"/>
     <mergeCell ref="B91:B92"/>
     <mergeCell ref="C91:D91"/>
-    <mergeCell ref="B111:B112"/>
-[...8 lines deleted...]
-    <mergeCell ref="C160:D160"/>
+    <mergeCell ref="B110:B111"/>
+    <mergeCell ref="C110:D110"/>
+    <mergeCell ref="B116:B117"/>
+    <mergeCell ref="C116:D116"/>
+    <mergeCell ref="B125:B126"/>
+    <mergeCell ref="C125:D125"/>
+    <mergeCell ref="B144:B145"/>
+    <mergeCell ref="C144:D144"/>
+    <mergeCell ref="B156:B157"/>
+    <mergeCell ref="C156:D156"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295"/>
   <headerFooter/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A2:J59"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1" style="1"/>
     <col min="2" max="2" width="108.140625" customWidth="1" style="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1" style="1"/>
     <col min="4" max="4" width="12.140625" customWidth="1" style="13"/>
     <col min="5" max="5" width="12.140625" customWidth="1" style="1"/>
     <col min="6" max="6" width="12.140625" customWidth="1" style="13"/>
     <col min="7" max="16384" width="8.85546875" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15" customHeight="1"/>
     <row r="2" ht="15" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="F2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="3" ht="15" customHeight="1">
       <c r="B3" s="24"/>
-      <c r="C3" s="25"/>
-[...1 lines deleted...]
-      <c r="F3" s="27" t="s">
+      <c r="D3" s="25"/>
+      <c r="F3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="B4" s="24"/>
-      <c r="C4" s="25"/>
-[...1 lines deleted...]
-      <c r="F4" s="27" t="s">
+      <c r="D4" s="25"/>
+      <c r="F4" s="26" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="B5" s="28"/>
-[...2 lines deleted...]
-      <c r="F5" s="27" t="s">
+      <c r="B5" s="27"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="29"/>
+      <c r="F5" s="26" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
     </row>
     <row r="6" ht="15" customHeight="1"/>
     <row r="7" ht="15" customHeight="1"/>
     <row r="8">
-      <c r="B8" s="31" t="s">
+      <c r="B8" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="32" t="s">
+      <c r="C8" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="33"/>
+      <c r="D8" s="32"/>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="B9" s="34"/>
-      <c r="C9" s="35" t="s">
+      <c r="B9" s="33"/>
+      <c r="C9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="35" t="s">
+      <c r="D9" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="B10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="1">
-        <v>113409</v>
+        <v>108814</v>
       </c>
       <c r="D10" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D11" s="12"/>
       <c r="F11" s="12"/>
     </row>
     <row r="12">
-      <c r="B12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="32" t="s">
+      <c r="B12" s="30" t="s">
+        <v>966</v>
+      </c>
+      <c r="C12" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D12" s="33"/>
+      <c r="D12" s="32"/>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="B13" s="34"/>
-      <c r="C13" s="35" t="s">
+      <c r="B13" s="33"/>
+      <c r="C13" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D13" s="35" t="s">
+      <c r="D13" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="B14" s="1" t="s">
-        <v>950</v>
+        <v>967</v>
       </c>
       <c r="C14" s="1">
-        <v>92739</v>
+        <v>84577</v>
       </c>
       <c r="D14" s="13">
-        <v>0.5114</v>
+        <v>0.5099</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="B15" s="1" t="s">
-        <v>951</v>
+        <v>968</v>
       </c>
       <c r="C15" s="1">
-        <v>88617</v>
+        <v>81306</v>
       </c>
       <c r="D15" s="13">
-        <v>0.4886</v>
+        <v>0.4901</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D16" s="12"/>
       <c r="F16" s="12"/>
     </row>
     <row r="17">
-      <c r="B17" s="31" t="s">
+      <c r="B17" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="32" t="s">
+      <c r="C17" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D17" s="33"/>
+      <c r="D17" s="32"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="B18" s="34"/>
-      <c r="C18" s="35" t="s">
+      <c r="B18" s="33"/>
+      <c r="C18" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D18" s="35" t="s">
+      <c r="D18" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="B19" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="1">
-        <v>34301</v>
+        <v>32350</v>
       </c>
       <c r="D19" s="13">
-        <v>0.3056</v>
+        <v>0.3006</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="B20" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="1">
-        <v>35093</v>
+        <v>33499</v>
       </c>
       <c r="D20" s="13">
-        <v>0.3127</v>
+        <v>0.3112</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="B21" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="1">
-        <v>47287</v>
+        <v>45310</v>
       </c>
       <c r="D21" s="13">
-        <v>0.4213</v>
+        <v>0.421</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="B22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="1">
-        <v>19944</v>
+        <v>19183</v>
       </c>
       <c r="D22" s="13">
-        <v>0.1777</v>
+        <v>0.1782</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="B23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="1">
-        <v>18665</v>
+        <v>18037</v>
       </c>
       <c r="D23" s="13">
-        <v>0.1663</v>
+        <v>0.1676</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="B24" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="1">
-        <v>14467</v>
+        <v>14215</v>
       </c>
       <c r="D24" s="13">
-        <v>0.1289</v>
+        <v>0.1321</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D25" s="12"/>
       <c r="F25" s="12"/>
     </row>
     <row r="26">
-      <c r="B26" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="32" t="s">
+      <c r="B26" s="30" t="s">
+        <v>167</v>
+      </c>
+      <c r="C26" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D26" s="33"/>
+      <c r="D26" s="32"/>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="B27" s="34"/>
-      <c r="C27" s="35" t="s">
+      <c r="B27" s="33"/>
+      <c r="C27" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D27" s="35" t="s">
+      <c r="D27" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="B28" s="1" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C28" s="1">
-        <v>9070</v>
+        <v>8748</v>
       </c>
       <c r="D28" s="13">
-        <v>0.08</v>
+        <v>0.0804</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="B29" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C29" s="1">
-        <v>4052</v>
+        <v>3888</v>
       </c>
       <c r="D29" s="13">
         <v>0.0357</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="B30" s="1" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C30" s="1">
-        <v>26053</v>
+        <v>25128</v>
       </c>
       <c r="D30" s="13">
-        <v>0.2297</v>
+        <v>0.2309</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="B31" s="1" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C31" s="1">
-        <v>15198</v>
+        <v>14610</v>
       </c>
       <c r="D31" s="13">
-        <v>0.134</v>
+        <v>0.1343</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="B32" s="1" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C32" s="1">
-        <v>18673</v>
+        <v>17872</v>
       </c>
       <c r="D32" s="13">
-        <v>0.1647</v>
+        <v>0.1642</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="B33" s="1" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C33" s="1">
-        <v>13794</v>
+        <v>13224</v>
       </c>
       <c r="D33" s="13">
-        <v>0.1216</v>
+        <v>0.1215</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="B34" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C34" s="1">
-        <v>10246</v>
+        <v>9804</v>
       </c>
       <c r="D34" s="13">
-        <v>0.0903</v>
+        <v>0.0901</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="B35" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C35" s="1">
-        <v>15696</v>
+        <v>14944</v>
       </c>
       <c r="D35" s="13">
-        <v>0.1384</v>
+        <v>0.1373</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="B36" s="1" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C36" s="1">
-        <v>627</v>
+        <v>596</v>
       </c>
       <c r="D36" s="13">
         <v>0.0055</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D37" s="12"/>
       <c r="F37" s="12"/>
     </row>
     <row r="38">
-      <c r="B38" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="32" t="s">
+      <c r="B38" s="30" t="s">
+        <v>969</v>
+      </c>
+      <c r="C38" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D38" s="33"/>
+      <c r="D38" s="32"/>
     </row>
     <row r="39" ht="15" customHeight="1">
-      <c r="B39" s="34"/>
-      <c r="C39" s="35" t="s">
+      <c r="B39" s="33"/>
+      <c r="C39" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D39" s="35" t="s">
+      <c r="D39" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="B40" s="1" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C40" s="1">
-        <v>9156</v>
+        <v>8833</v>
       </c>
       <c r="D40" s="13">
-        <v>0.0807</v>
+        <v>0.0812</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="B41" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C41" s="1">
-        <v>4097</v>
+        <v>3930</v>
       </c>
       <c r="D41" s="13">
         <v>0.0361</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="B42" s="1" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C42" s="1">
-        <v>19656</v>
+        <v>18825</v>
       </c>
       <c r="D42" s="13">
-        <v>0.1733</v>
+        <v>0.173</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="B43" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C43" s="1">
-        <v>6152</v>
+        <v>5913</v>
       </c>
       <c r="D43" s="13">
-        <v>0.0542</v>
+        <v>0.0543</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="B44" s="1" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C44" s="1">
-        <v>14761</v>
+        <v>14095</v>
       </c>
       <c r="D44" s="13">
-        <v>0.1302</v>
+        <v>0.1295</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="B45" s="1" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C45" s="1">
-        <v>11059</v>
+        <v>10668</v>
       </c>
       <c r="D45" s="13">
-        <v>0.0975</v>
+        <v>0.098</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="B46" s="1" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C46" s="1">
-        <v>4494</v>
+        <v>4333</v>
       </c>
       <c r="D46" s="13">
-        <v>0.0396</v>
+        <v>0.0398</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="B47" s="1" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C47" s="1">
-        <v>15301</v>
+        <v>14625</v>
       </c>
       <c r="D47" s="13">
-        <v>0.1349</v>
+        <v>0.1344</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="B48" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C48" s="1">
-        <v>24811</v>
+        <v>23850</v>
       </c>
       <c r="D48" s="13">
-        <v>0.2188</v>
+        <v>0.2192</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="B49" s="1" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C49" s="1">
-        <v>3922</v>
+        <v>3742</v>
       </c>
       <c r="D49" s="13">
-        <v>0.0346</v>
+        <v>0.0344</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D50" s="12"/>
       <c r="F50" s="12"/>
     </row>
     <row r="51">
-      <c r="B51" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="32" t="s">
+      <c r="B51" s="30" t="s">
+        <v>970</v>
+      </c>
+      <c r="C51" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D51" s="33"/>
+      <c r="D51" s="32"/>
     </row>
     <row r="52" ht="15" customHeight="1">
-      <c r="B52" s="34"/>
-      <c r="C52" s="35" t="s">
+      <c r="B52" s="33"/>
+      <c r="C52" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D52" s="35" t="s">
+      <c r="D52" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="B53" s="1" t="s">
-        <v>954</v>
+        <v>971</v>
       </c>
       <c r="C53" s="1">
-        <v>5451</v>
+        <v>5112</v>
       </c>
       <c r="D53" s="13">
-        <v>0.0227</v>
+        <v>0.022</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="B54" s="1" t="s">
-        <v>448</v>
+        <v>465</v>
       </c>
       <c r="C54" s="1">
-        <v>11806</v>
+        <v>11292</v>
       </c>
       <c r="D54" s="13">
-        <v>0.0491</v>
+        <v>0.0486</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="B55" s="1" t="s">
-        <v>449</v>
+        <v>466</v>
       </c>
       <c r="C55" s="1">
-        <v>23779</v>
+        <v>22744</v>
       </c>
       <c r="D55" s="13">
-        <v>0.0988</v>
+        <v>0.0979</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="B56" s="1" t="s">
-        <v>450</v>
+        <v>467</v>
       </c>
       <c r="C56" s="1">
-        <v>164074</v>
+        <v>159031</v>
       </c>
       <c r="D56" s="13">
-        <v>0.6818</v>
+        <v>0.6845</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="B57" s="1" t="s">
-        <v>451</v>
+        <v>468</v>
       </c>
       <c r="C57" s="1">
-        <v>35537</v>
+        <v>34151</v>
       </c>
       <c r="D57" s="13">
-        <v>0.1477</v>
+        <v>0.147</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D58" s="12"/>
       <c r="F58" s="12"/>
     </row>
     <row r="59" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D59" s="12"/>
       <c r="F59" s="12"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:D5"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="B38:B39"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="B51:B52"/>
     <mergeCell ref="C51:D51"/>
@@ -7091,228 +7083,226 @@
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1" style="1"/>
     <col min="2" max="2" width="108.140625" customWidth="1" style="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1" style="1"/>
     <col min="4" max="4" width="12.140625" customWidth="1" style="13"/>
     <col min="5" max="5" width="12.140625" customWidth="1" style="1"/>
     <col min="6" max="6" width="12.140625" customWidth="1" style="13"/>
     <col min="7" max="16384" width="8.85546875" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15" customHeight="1"/>
     <row r="2" ht="15" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="F2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="3" ht="15" customHeight="1">
       <c r="B3" s="24"/>
-      <c r="C3" s="25"/>
-[...1 lines deleted...]
-      <c r="F3" s="27" t="s">
+      <c r="D3" s="25"/>
+      <c r="F3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="B4" s="24"/>
-      <c r="C4" s="25"/>
-[...1 lines deleted...]
-      <c r="F4" s="27" t="s">
+      <c r="D4" s="25"/>
+      <c r="F4" s="26" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="B5" s="28"/>
-[...2 lines deleted...]
-      <c r="F5" s="27" t="s">
+      <c r="B5" s="27"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="29"/>
+      <c r="F5" s="26" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
     </row>
     <row r="6" ht="15" customHeight="1"/>
     <row r="7" ht="15" customHeight="1"/>
     <row r="8">
-      <c r="B8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="32" t="s">
+      <c r="B8" s="30" t="s">
+        <v>972</v>
+      </c>
+      <c r="C8" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="33"/>
+      <c r="D8" s="32"/>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="B9" s="34"/>
-      <c r="C9" s="35" t="s">
+      <c r="B9" s="33"/>
+      <c r="C9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="35" t="s">
+      <c r="D9" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="B10" s="1" t="s">
-        <v>761</v>
+        <v>778</v>
       </c>
       <c r="C10" s="1">
-        <v>81950</v>
+        <v>79198</v>
       </c>
       <c r="D10" s="13">
-        <v>0.2031</v>
+        <v>0.2037</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="B11" s="1" t="s">
-        <v>956</v>
+        <v>973</v>
       </c>
       <c r="C11" s="1">
-        <v>82252</v>
+        <v>78985</v>
       </c>
       <c r="D11" s="13">
-        <v>0.2038</v>
+        <v>0.2031</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="B12" s="1" t="s">
-        <v>957</v>
+        <v>974</v>
       </c>
       <c r="C12" s="1">
-        <v>125206</v>
+        <v>120067</v>
       </c>
       <c r="D12" s="13">
-        <v>0.3103</v>
+        <v>0.3088</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="B13" s="1" t="s">
-        <v>958</v>
+        <v>975</v>
       </c>
       <c r="C13" s="1">
-        <v>135337</v>
+        <v>130320</v>
       </c>
       <c r="D13" s="13">
-        <v>0.3354</v>
+        <v>0.3352</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="B14" s="1" t="s">
-        <v>959</v>
+        <v>976</v>
       </c>
       <c r="C14" s="1">
-        <v>6024</v>
+        <v>5807</v>
       </c>
       <c r="D14" s="13">
         <v>0.0149</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="B15" s="1" t="s">
-        <v>960</v>
+        <v>977</v>
       </c>
       <c r="C15" s="1">
-        <v>30520</v>
+        <v>29294</v>
       </c>
       <c r="D15" s="13">
-        <v>0.0756</v>
+        <v>0.0753</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="B16" s="1" t="s">
-        <v>764</v>
+        <v>781</v>
       </c>
       <c r="C16" s="1">
-        <v>4295</v>
+        <v>4451</v>
       </c>
       <c r="D16" s="13">
-        <v>0.0106</v>
+        <v>0.0114</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="B17" s="1" t="s">
-        <v>961</v>
+        <v>978</v>
       </c>
       <c r="C17" s="1">
-        <v>29755</v>
+        <v>28718</v>
       </c>
       <c r="D17" s="13">
-        <v>0.0737</v>
+        <v>0.0739</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="B18" s="1" t="s">
-        <v>766</v>
+        <v>783</v>
       </c>
       <c r="C18" s="1">
-        <v>15042</v>
+        <v>14549</v>
       </c>
       <c r="D18" s="13">
-        <v>0.0373</v>
+        <v>0.0374</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="B19" s="1" t="s">
-        <v>962</v>
+        <v>979</v>
       </c>
       <c r="C19" s="1">
-        <v>6950</v>
+        <v>6767</v>
       </c>
       <c r="D19" s="13">
-        <v>0.0172</v>
+        <v>0.0174</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="B20" s="1" t="s">
-        <v>963</v>
+        <v>980</v>
       </c>
       <c r="C20" s="1">
-        <v>1845</v>
+        <v>1816</v>
       </c>
       <c r="D20" s="13">
-        <v>0.0046</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="B21" s="1" t="s">
-        <v>964</v>
+        <v>981</v>
       </c>
       <c r="C21" s="1">
-        <v>16001</v>
+        <v>15360</v>
       </c>
       <c r="D21" s="13">
-        <v>0.0397</v>
+        <v>0.0395</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D22" s="12"/>
       <c r="F22" s="12"/>
     </row>
     <row r="23" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D23" s="12"/>
       <c r="F23" s="12"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:D5"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:D8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967292" verticalDpi="4294967292"/>
   <headerFooter/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
@@ -7331,2402 +7321,2398 @@
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1" style="1"/>
     <col min="2" max="2" width="108.140625" customWidth="1" style="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1" style="1"/>
     <col min="4" max="4" width="12.140625" customWidth="1" style="13"/>
     <col min="5" max="5" width="12.140625" customWidth="1" style="1"/>
     <col min="6" max="6" width="12.140625" customWidth="1" style="13"/>
     <col min="7" max="16384" width="8.85546875" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15" customHeight="1"/>
     <row r="2" ht="15" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="F2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="3" ht="15" customHeight="1">
       <c r="B3" s="24"/>
-      <c r="C3" s="25"/>
-[...1 lines deleted...]
-      <c r="F3" s="27" t="s">
+      <c r="D3" s="25"/>
+      <c r="F3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="B4" s="24"/>
-      <c r="C4" s="25"/>
-[...1 lines deleted...]
-      <c r="F4" s="27" t="s">
+      <c r="D4" s="25"/>
+      <c r="F4" s="26" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="B5" s="28"/>
-[...2 lines deleted...]
-      <c r="F5" s="27" t="s">
+      <c r="B5" s="27"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="29"/>
+      <c r="F5" s="26" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
     </row>
     <row r="6" ht="15" customHeight="1"/>
     <row r="7" ht="15" customHeight="1"/>
     <row r="8">
-      <c r="B8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="32" t="s">
+      <c r="B8" s="30" t="s">
+        <v>982</v>
+      </c>
+      <c r="C8" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="33"/>
+      <c r="D8" s="32"/>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="B9" s="34"/>
-      <c r="C9" s="35" t="s">
+      <c r="B9" s="33"/>
+      <c r="C9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="35" t="s">
+      <c r="D9" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="B10" s="1" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="C10" s="1">
-        <v>138402</v>
+        <v>134766</v>
       </c>
       <c r="D10" s="13">
-        <v>0.8741</v>
+        <v>0.8732</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="B11" s="1" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="C11" s="1">
-        <v>41626</v>
+        <v>40699</v>
       </c>
       <c r="D11" s="13">
-        <v>0.2629</v>
+        <v>0.2637</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="B12" s="1" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="C12" s="1">
-        <v>21582</v>
+        <v>21143</v>
       </c>
       <c r="D12" s="13">
-        <v>0.1363</v>
+        <v>0.137</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="B13" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C13" s="1">
-        <v>53801</v>
+        <v>52500</v>
       </c>
       <c r="D13" s="13">
-        <v>0.3398</v>
+        <v>0.3402</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="B14" s="1" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="C14" s="1">
-        <v>89036</v>
+        <v>86846</v>
       </c>
       <c r="D14" s="13">
-        <v>0.5623</v>
+        <v>0.5627</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="B15" s="1" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="C15" s="1">
-        <v>33633</v>
+        <v>32951</v>
       </c>
       <c r="D15" s="13">
-        <v>0.2124</v>
+        <v>0.2135</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="B16" s="1" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="C16" s="1">
-        <v>17243</v>
+        <v>16837</v>
       </c>
       <c r="D16" s="13">
-        <v>0.1089</v>
+        <v>0.1091</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="B17" s="1" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="C17" s="1">
-        <v>9657</v>
+        <v>9403</v>
       </c>
       <c r="D17" s="13">
-        <v>0.061</v>
+        <v>0.0609</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D18" s="12"/>
       <c r="F18" s="12"/>
     </row>
     <row r="19">
-      <c r="B19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="32" t="s">
+      <c r="B19" s="30" t="s">
+        <v>983</v>
+      </c>
+      <c r="C19" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D19" s="33"/>
+      <c r="D19" s="32"/>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="B20" s="34"/>
-      <c r="C20" s="35" t="s">
+      <c r="B20" s="33"/>
+      <c r="C20" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D20" s="35" t="s">
+      <c r="D20" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="B21" s="1" t="s">
-        <v>967</v>
+        <v>984</v>
       </c>
       <c r="C21" s="1">
-        <v>25996</v>
+        <v>25371</v>
       </c>
       <c r="D21" s="13">
-        <v>0.1879</v>
+        <v>0.1883</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="B22" s="1" t="s">
-        <v>968</v>
+        <v>985</v>
       </c>
       <c r="C22" s="1">
-        <v>582</v>
+        <v>555</v>
       </c>
       <c r="D22" s="13">
-        <v>0.0042</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="B23" s="1" t="s">
-        <v>969</v>
+        <v>986</v>
       </c>
       <c r="C23" s="1">
-        <v>786</v>
+        <v>761</v>
       </c>
       <c r="D23" s="13">
-        <v>0.0057</v>
+        <v>0.0056</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="B24" s="1" t="s">
-        <v>970</v>
+        <v>987</v>
       </c>
       <c r="C24" s="1">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="D24" s="13">
         <v>0.0007</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="B25" s="1" t="s">
-        <v>971</v>
+        <v>988</v>
       </c>
       <c r="C25" s="1">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D25" s="13">
         <v>0.0013</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="B26" s="1" t="s">
-        <v>972</v>
+        <v>989</v>
       </c>
       <c r="C26" s="1">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D26" s="13">
         <v>0.0013</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="B27" s="1" t="s">
-        <v>973</v>
+        <v>990</v>
       </c>
       <c r="C27" s="1">
-        <v>12894</v>
+        <v>12474</v>
       </c>
       <c r="D27" s="13">
-        <v>0.0932</v>
+        <v>0.0926</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="B28" s="1" t="s">
-        <v>974</v>
+        <v>991</v>
       </c>
       <c r="C28" s="1">
-        <v>787</v>
+        <v>764</v>
       </c>
       <c r="D28" s="13">
         <v>0.0057</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="B29" s="1" t="s">
-        <v>975</v>
+        <v>992</v>
       </c>
       <c r="C29" s="1">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="D29" s="13">
         <v>0.0022</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="B30" s="1" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
       <c r="C30" s="1">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="D30" s="13">
-        <v>0.0038</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="B31" s="1" t="s">
-        <v>977</v>
+        <v>994</v>
       </c>
       <c r="C31" s="1">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="D31" s="13">
-        <v>0.0008</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="B32" s="1" t="s">
-        <v>978</v>
+        <v>995</v>
       </c>
       <c r="C32" s="1">
-        <v>25517</v>
+        <v>24876</v>
       </c>
       <c r="D32" s="13">
-        <v>0.1844</v>
+        <v>0.1846</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="B33" s="1" t="s">
-        <v>979</v>
+        <v>996</v>
       </c>
       <c r="C33" s="1">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="D33" s="13">
         <v>0.0026</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="B34" s="1" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
       <c r="C34" s="1">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="D34" s="13">
         <v>0.002</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="B35" s="1" t="s">
-        <v>981</v>
+        <v>998</v>
       </c>
       <c r="C35" s="1">
-        <v>30911</v>
+        <v>29962</v>
       </c>
       <c r="D35" s="13">
-        <v>0.2234</v>
+        <v>0.2224</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="B36" s="1" t="s">
-        <v>982</v>
+        <v>999</v>
       </c>
       <c r="C36" s="1">
-        <v>38857</v>
+        <v>37975</v>
       </c>
       <c r="D36" s="13">
-        <v>0.2808</v>
+        <v>0.2819</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D37" s="12"/>
       <c r="F37" s="12"/>
     </row>
     <row r="38">
-      <c r="B38" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="32" t="s">
+      <c r="B38" s="30" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C38" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D38" s="33"/>
+      <c r="D38" s="32"/>
     </row>
     <row r="39" ht="15" customHeight="1">
-      <c r="B39" s="34"/>
-      <c r="C39" s="35" t="s">
+      <c r="B39" s="33"/>
+      <c r="C39" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D39" s="35" t="s">
+      <c r="D39" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="B40" s="1" t="s">
-        <v>984</v>
+        <v>1001</v>
       </c>
       <c r="C40" s="1">
-        <v>68104</v>
+        <v>66720</v>
       </c>
       <c r="D40" s="13">
-        <v>0.7137</v>
+        <v>0.714</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="B41" s="1" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="C41" s="1">
-        <v>15721</v>
+        <v>15406</v>
       </c>
       <c r="D41" s="13">
-        <v>0.1648</v>
+        <v>0.1649</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="B42" s="1" t="s">
-        <v>986</v>
+        <v>1003</v>
       </c>
       <c r="C42" s="1">
-        <v>10759</v>
+        <v>10506</v>
       </c>
       <c r="D42" s="13">
-        <v>0.1128</v>
+        <v>0.1124</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="B43" s="1" t="s">
-        <v>987</v>
+        <v>1004</v>
       </c>
       <c r="C43" s="1">
-        <v>839</v>
+        <v>817</v>
       </c>
       <c r="D43" s="13">
-        <v>0.0088</v>
+        <v>0.0087</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:D5"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="B38:B39"/>
     <mergeCell ref="C38:D38"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:J78"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="0">
       <selection sqref="A1" activeCell="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1" style="1"/>
     <col min="2" max="2" width="108.140625" customWidth="1" style="1"/>
     <col min="3" max="10" width="12.140625" customWidth="1" style="1"/>
     <col min="11" max="16384" width="8.85546875" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15" customHeight="1"/>
     <row r="2" ht="15" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="F2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="3" ht="15" customHeight="1">
       <c r="B3" s="24"/>
-      <c r="C3" s="25"/>
-[...1 lines deleted...]
-      <c r="F3" s="27" t="s">
+      <c r="D3" s="25"/>
+      <c r="F3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="B4" s="24"/>
-      <c r="C4" s="25"/>
-[...1 lines deleted...]
-      <c r="F4" s="27" t="s">
+      <c r="D4" s="25"/>
+      <c r="F4" s="26" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="B5" s="28"/>
-[...2 lines deleted...]
-      <c r="F5" s="27" t="s">
+      <c r="B5" s="27"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="29"/>
+      <c r="F5" s="26" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
     </row>
     <row r="6" ht="15" customHeight="1"/>
     <row r="7" ht="15" customHeight="1"/>
     <row r="8">
-      <c r="B8" s="31" t="s">
+      <c r="B8" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="36" t="s">
-        <v>156</v>
+      <c r="C8" s="35" t="s">
+        <v>152</v>
       </c>
       <c r="D8" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="E8" s="37"/>
+      <c r="E8" s="32"/>
       <c r="F8" s="36" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
-      <c r="J8" s="37"/>
+      <c r="J8" s="32"/>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="B9" s="38"/>
-[...7 lines deleted...]
-      <c r="F9" s="36" t="s">
+      <c r="B9" s="33"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="38" t="s">
+        <v>154</v>
+      </c>
+      <c r="E9" s="38" t="s">
+        <v>155</v>
+      </c>
+      <c r="F9" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="G9" s="36" t="s">
+      <c r="G9" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="H9" s="36" t="s">
+      <c r="H9" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="I9" s="36" t="s">
+      <c r="I9" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="J9" s="36" t="s">
+      <c r="J9" s="38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="B10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="1">
-        <v>468660</v>
+        <v>459244</v>
       </c>
       <c r="D10" s="1">
-        <v>197629</v>
+        <v>193895</v>
       </c>
       <c r="E10" s="1">
-        <v>271031</v>
+        <v>265349</v>
       </c>
       <c r="F10" s="1">
-        <v>111148</v>
+        <v>110969</v>
       </c>
       <c r="G10" s="1">
-        <v>128412</v>
+        <v>124298</v>
       </c>
       <c r="H10" s="1">
-        <v>105946</v>
+        <v>102420</v>
       </c>
       <c r="I10" s="1">
-        <v>79708</v>
+        <v>78235</v>
       </c>
       <c r="J10" s="1">
-        <v>43446</v>
+        <v>43322</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1" s="2" customFormat="1"/>
     <row r="12">
-      <c r="B12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="36" t="s">
+      <c r="B12" s="30" t="s">
         <v>156</v>
+      </c>
+      <c r="C12" s="35" t="s">
+        <v>152</v>
       </c>
       <c r="D12" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="E12" s="37"/>
+      <c r="E12" s="32"/>
       <c r="F12" s="36" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="G12" s="37"/>
       <c r="H12" s="37"/>
       <c r="I12" s="37"/>
-      <c r="J12" s="37"/>
+      <c r="J12" s="32"/>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="B13" s="38"/>
-[...7 lines deleted...]
-      <c r="F13" s="36" t="s">
+      <c r="B13" s="33"/>
+      <c r="C13" s="33"/>
+      <c r="D13" s="38" t="s">
+        <v>154</v>
+      </c>
+      <c r="E13" s="38" t="s">
+        <v>155</v>
+      </c>
+      <c r="F13" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="G13" s="36" t="s">
+      <c r="G13" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="H13" s="36" t="s">
+      <c r="H13" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="I13" s="36" t="s">
+      <c r="I13" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="J13" s="36" t="s">
+      <c r="J13" s="38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="B14" s="1" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C14" s="1">
-        <v>48730</v>
+        <v>47654</v>
       </c>
       <c r="D14" s="1">
-        <v>23059</v>
+        <v>22460</v>
       </c>
       <c r="E14" s="1">
-        <v>25671</v>
+        <v>25194</v>
       </c>
       <c r="F14" s="1">
-        <v>11009</v>
+        <v>10944</v>
       </c>
       <c r="G14" s="1">
-        <v>15705</v>
+        <v>15182</v>
       </c>
       <c r="H14" s="1">
-        <v>9842</v>
+        <v>9525</v>
       </c>
       <c r="I14" s="1">
-        <v>7426</v>
+        <v>7260</v>
       </c>
       <c r="J14" s="1">
-        <v>4748</v>
+        <v>4743</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="B15" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C15" s="1">
-        <v>20612</v>
+        <v>20070</v>
       </c>
       <c r="D15" s="1">
-        <v>9196</v>
+        <v>8946</v>
       </c>
       <c r="E15" s="1">
-        <v>11416</v>
+        <v>11124</v>
       </c>
       <c r="F15" s="1">
-        <v>4157</v>
+        <v>4131</v>
       </c>
       <c r="G15" s="1">
-        <v>5367</v>
+        <v>5142</v>
       </c>
       <c r="H15" s="1">
-        <v>4694</v>
+        <v>4499</v>
       </c>
       <c r="I15" s="1">
-        <v>3819</v>
+        <v>3723</v>
       </c>
       <c r="J15" s="1">
         <v>2575</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="B16" s="1" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C16" s="1">
-        <v>79385</v>
+        <v>77718</v>
       </c>
       <c r="D16" s="1">
-        <v>32746</v>
+        <v>32115</v>
       </c>
       <c r="E16" s="1">
-        <v>46639</v>
+        <v>45603</v>
       </c>
       <c r="F16" s="1">
-        <v>18527</v>
+        <v>18554</v>
       </c>
       <c r="G16" s="1">
-        <v>20269</v>
+        <v>19674</v>
       </c>
       <c r="H16" s="1">
-        <v>18699</v>
+        <v>18006</v>
       </c>
       <c r="I16" s="1">
-        <v>14294</v>
+        <v>13995</v>
       </c>
       <c r="J16" s="1">
-        <v>7596</v>
+        <v>7489</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="B17" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C17" s="1">
-        <v>24886</v>
+        <v>24322</v>
       </c>
       <c r="D17" s="1">
-        <v>10590</v>
+        <v>10345</v>
       </c>
       <c r="E17" s="1">
-        <v>14296</v>
+        <v>13977</v>
       </c>
       <c r="F17" s="1">
-        <v>5469</v>
+        <v>5416</v>
       </c>
       <c r="G17" s="1">
-        <v>5854</v>
+        <v>5677</v>
       </c>
       <c r="H17" s="1">
-        <v>5958</v>
+        <v>5761</v>
       </c>
       <c r="I17" s="1">
-        <v>4918</v>
+        <v>4791</v>
       </c>
       <c r="J17" s="1">
-        <v>2687</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="B18" s="1" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C18" s="1">
-        <v>57212</v>
+        <v>55947</v>
       </c>
       <c r="D18" s="1">
-        <v>23049</v>
+        <v>22624</v>
       </c>
       <c r="E18" s="1">
-        <v>34163</v>
+        <v>33323</v>
       </c>
       <c r="F18" s="1">
-        <v>13130</v>
+        <v>13149</v>
       </c>
       <c r="G18" s="1">
-        <v>16136</v>
+        <v>15559</v>
       </c>
       <c r="H18" s="1">
-        <v>13332</v>
+        <v>12894</v>
       </c>
       <c r="I18" s="1">
-        <v>9518</v>
+        <v>9304</v>
       </c>
       <c r="J18" s="1">
-        <v>5096</v>
+        <v>5041</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="B19" s="1" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C19" s="1">
-        <v>43628</v>
+        <v>42955</v>
       </c>
       <c r="D19" s="1">
-        <v>18185</v>
+        <v>17940</v>
       </c>
       <c r="E19" s="1">
-        <v>25443</v>
+        <v>25015</v>
       </c>
       <c r="F19" s="1">
-        <v>10546</v>
+        <v>10526</v>
       </c>
       <c r="G19" s="1">
-        <v>11635</v>
+        <v>11319</v>
       </c>
       <c r="H19" s="1">
-        <v>9841</v>
+        <v>9557</v>
       </c>
       <c r="I19" s="1">
-        <v>7596</v>
+        <v>7520</v>
       </c>
       <c r="J19" s="1">
-        <v>4010</v>
+        <v>4033</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="B20" s="1" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C20" s="1">
-        <v>19450</v>
+        <v>19112</v>
       </c>
       <c r="D20" s="1">
-        <v>8425</v>
+        <v>8244</v>
       </c>
       <c r="E20" s="1">
-        <v>11025</v>
+        <v>10868</v>
       </c>
       <c r="F20" s="1">
-        <v>5084</v>
+        <v>5095</v>
       </c>
       <c r="G20" s="1">
-        <v>5505</v>
+        <v>5307</v>
       </c>
       <c r="H20" s="1">
-        <v>3952</v>
+        <v>3835</v>
       </c>
       <c r="I20" s="1">
-        <v>3231</v>
+        <v>3181</v>
       </c>
       <c r="J20" s="1">
-        <v>1678</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="B21" s="1" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C21" s="1">
-        <v>62033</v>
+        <v>60892</v>
       </c>
       <c r="D21" s="1">
-        <v>25626</v>
+        <v>25250</v>
       </c>
       <c r="E21" s="1">
-        <v>36407</v>
+        <v>35642</v>
       </c>
       <c r="F21" s="1">
-        <v>15402</v>
+        <v>15386</v>
       </c>
       <c r="G21" s="1">
-        <v>17122</v>
+        <v>16590</v>
       </c>
       <c r="H21" s="1">
-        <v>13648</v>
+        <v>13191</v>
       </c>
       <c r="I21" s="1">
-        <v>10480</v>
+        <v>10321</v>
       </c>
       <c r="J21" s="1">
-        <v>5381</v>
+        <v>5404</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="B22" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C22" s="1">
-        <v>97005</v>
+        <v>95209</v>
       </c>
       <c r="D22" s="1">
-        <v>40546</v>
+        <v>39902</v>
       </c>
       <c r="E22" s="1">
-        <v>56459</v>
+        <v>55307</v>
       </c>
       <c r="F22" s="1">
-        <v>23554</v>
+        <v>23537</v>
       </c>
       <c r="G22" s="1">
-        <v>25790</v>
+        <v>25005</v>
       </c>
       <c r="H22" s="1">
-        <v>22788</v>
+        <v>22063</v>
       </c>
       <c r="I22" s="1">
-        <v>16357</v>
+        <v>16105</v>
       </c>
       <c r="J22" s="1">
-        <v>8516</v>
+        <v>8499</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="B23" s="1" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C23" s="1">
-        <v>15719</v>
+        <v>15365</v>
       </c>
       <c r="D23" s="1">
-        <v>6207</v>
+        <v>6069</v>
       </c>
       <c r="E23" s="1">
-        <v>9512</v>
+        <v>9296</v>
       </c>
       <c r="F23" s="1">
-        <v>4270</v>
+        <v>4231</v>
       </c>
       <c r="G23" s="1">
-        <v>5029</v>
+        <v>4843</v>
       </c>
       <c r="H23" s="1">
-        <v>3192</v>
+        <v>3089</v>
       </c>
       <c r="I23" s="1">
-        <v>2069</v>
+        <v>2035</v>
       </c>
       <c r="J23" s="1">
-        <v>1159</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1" s="2" customFormat="1"/>
     <row r="25">
-      <c r="B25" s="31" t="s">
-[...3 lines deleted...]
-        <v>156</v>
+      <c r="B25" s="30" t="s">
+        <v>167</v>
+      </c>
+      <c r="C25" s="35" t="s">
+        <v>152</v>
       </c>
       <c r="D25" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="E25" s="37"/>
+      <c r="E25" s="32"/>
       <c r="F25" s="36" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="37"/>
-      <c r="J25" s="37"/>
+      <c r="J25" s="32"/>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="B26" s="38"/>
-[...7 lines deleted...]
-      <c r="F26" s="36" t="s">
+      <c r="B26" s="33"/>
+      <c r="C26" s="33"/>
+      <c r="D26" s="38" t="s">
+        <v>154</v>
+      </c>
+      <c r="E26" s="38" t="s">
+        <v>155</v>
+      </c>
+      <c r="F26" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="G26" s="36" t="s">
+      <c r="G26" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="H26" s="36" t="s">
+      <c r="H26" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="I26" s="36" t="s">
+      <c r="I26" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="J26" s="36" t="s">
+      <c r="J26" s="38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="B27" s="1" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C27" s="1">
-        <v>48330</v>
+        <v>47264</v>
       </c>
       <c r="D27" s="1">
-        <v>22879</v>
+        <v>22286</v>
       </c>
       <c r="E27" s="1">
-        <v>25451</v>
+        <v>24978</v>
       </c>
       <c r="F27" s="1">
-        <v>10911</v>
+        <v>10845</v>
       </c>
       <c r="G27" s="1">
-        <v>15625</v>
+        <v>15101</v>
       </c>
       <c r="H27" s="1">
-        <v>9749</v>
+        <v>9439</v>
       </c>
       <c r="I27" s="1">
-        <v>7338</v>
+        <v>7175</v>
       </c>
       <c r="J27" s="1">
-        <v>4707</v>
+        <v>4704</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="B28" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C28" s="1">
-        <v>20378</v>
+        <v>19837</v>
       </c>
       <c r="D28" s="1">
-        <v>9074</v>
+        <v>8825</v>
       </c>
       <c r="E28" s="1">
-        <v>11304</v>
+        <v>11012</v>
       </c>
       <c r="F28" s="1">
-        <v>4100</v>
+        <v>4075</v>
       </c>
       <c r="G28" s="1">
-        <v>5332</v>
+        <v>5102</v>
       </c>
       <c r="H28" s="1">
-        <v>4619</v>
+        <v>4426</v>
       </c>
       <c r="I28" s="1">
-        <v>3771</v>
+        <v>3678</v>
       </c>
       <c r="J28" s="1">
         <v>2556</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="B29" s="1" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C29" s="1">
-        <v>109027</v>
+        <v>107566</v>
       </c>
       <c r="D29" s="1">
-        <v>46056</v>
+        <v>45625</v>
       </c>
       <c r="E29" s="1">
-        <v>62971</v>
+        <v>61941</v>
       </c>
       <c r="F29" s="1">
-        <v>25959</v>
+        <v>26147</v>
       </c>
       <c r="G29" s="1">
-        <v>31527</v>
+        <v>30813</v>
       </c>
       <c r="H29" s="1">
-        <v>24781</v>
+        <v>24144</v>
       </c>
       <c r="I29" s="1">
-        <v>17540</v>
+        <v>17250</v>
       </c>
       <c r="J29" s="1">
-        <v>9220</v>
+        <v>9212</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="B30" s="1" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C30" s="1">
-        <v>177735</v>
+        <v>174667</v>
       </c>
       <c r="D30" s="1">
-        <v>78009</v>
+        <v>76736</v>
       </c>
       <c r="E30" s="1">
-        <v>99726</v>
+        <v>97931</v>
       </c>
       <c r="F30" s="1">
-        <v>40970</v>
+        <v>41067</v>
       </c>
       <c r="G30" s="1">
-        <v>52484</v>
+        <v>51016</v>
       </c>
       <c r="H30" s="1">
-        <v>39149</v>
+        <v>38009</v>
       </c>
       <c r="I30" s="1">
-        <v>28649</v>
+        <v>28103</v>
       </c>
       <c r="J30" s="1">
-        <v>16483</v>
+        <v>16472</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="B31" s="1" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C31" s="1">
-        <v>62426</v>
+        <v>61164</v>
       </c>
       <c r="D31" s="1">
-        <v>25373</v>
+        <v>24808</v>
       </c>
       <c r="E31" s="1">
-        <v>37053</v>
+        <v>36356</v>
       </c>
       <c r="F31" s="1">
-        <v>15685</v>
+        <v>15555</v>
       </c>
       <c r="G31" s="1">
-        <v>17181</v>
+        <v>16599</v>
       </c>
       <c r="H31" s="1">
-        <v>13455</v>
+        <v>13010</v>
       </c>
       <c r="I31" s="1">
-        <v>10428</v>
+        <v>10335</v>
       </c>
       <c r="J31" s="1">
-        <v>5677</v>
+        <v>5665</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="B32" s="1" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C32" s="1">
-        <v>76559</v>
+        <v>74736</v>
       </c>
       <c r="D32" s="1">
-        <v>31370</v>
+        <v>30661</v>
       </c>
       <c r="E32" s="1">
-        <v>45189</v>
+        <v>44075</v>
       </c>
       <c r="F32" s="1">
-        <v>18715</v>
+        <v>18517</v>
       </c>
       <c r="G32" s="1">
-        <v>20596</v>
+        <v>19841</v>
       </c>
       <c r="H32" s="1">
-        <v>17288</v>
+        <v>16660</v>
       </c>
       <c r="I32" s="1">
-        <v>12983</v>
+        <v>12747</v>
       </c>
       <c r="J32" s="1">
-        <v>6977</v>
+        <v>6971</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="B33" s="1" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C33" s="1">
-        <v>54139</v>
+        <v>52926</v>
       </c>
       <c r="D33" s="1">
-        <v>22201</v>
+        <v>21710</v>
       </c>
       <c r="E33" s="1">
-        <v>31938</v>
+        <v>31216</v>
       </c>
       <c r="F33" s="1">
-        <v>12543</v>
+        <v>12521</v>
       </c>
       <c r="G33" s="1">
-        <v>13551</v>
+        <v>13045</v>
       </c>
       <c r="H33" s="1">
-        <v>12814</v>
+        <v>12313</v>
       </c>
       <c r="I33" s="1">
-        <v>9751</v>
+        <v>9591</v>
       </c>
       <c r="J33" s="1">
-        <v>5480</v>
+        <v>5456</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="B34" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C34" s="1">
-        <v>38542</v>
+        <v>37818</v>
       </c>
       <c r="D34" s="1">
-        <v>15870</v>
+        <v>15631</v>
       </c>
       <c r="E34" s="1">
-        <v>22672</v>
+        <v>22187</v>
       </c>
       <c r="F34" s="1">
-        <v>8964</v>
+        <v>9030</v>
       </c>
       <c r="G34" s="1">
-        <v>9629</v>
+        <v>9284</v>
       </c>
       <c r="H34" s="1">
-        <v>9178</v>
+        <v>8896</v>
       </c>
       <c r="I34" s="1">
-        <v>7113</v>
+        <v>6964</v>
       </c>
       <c r="J34" s="1">
-        <v>3658</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="B35" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C35" s="1">
-        <v>56782</v>
+        <v>55521</v>
       </c>
       <c r="D35" s="1">
-        <v>23752</v>
+        <v>23320</v>
       </c>
       <c r="E35" s="1">
-        <v>33030</v>
+        <v>32201</v>
       </c>
       <c r="F35" s="1">
-        <v>13544</v>
+        <v>13565</v>
       </c>
       <c r="G35" s="1">
-        <v>14304</v>
+        <v>13866</v>
       </c>
       <c r="H35" s="1">
-        <v>13493</v>
+        <v>12993</v>
       </c>
       <c r="I35" s="1">
-        <v>10430</v>
+        <v>10145</v>
       </c>
       <c r="J35" s="1">
-        <v>5011</v>
+        <v>4952</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="B36" s="1" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C36" s="1">
-        <v>2477</v>
+        <v>2412</v>
       </c>
       <c r="D36" s="1">
-        <v>1054</v>
+        <v>1029</v>
       </c>
       <c r="E36" s="1">
-        <v>1423</v>
+        <v>1383</v>
       </c>
       <c r="F36" s="1">
-        <v>727</v>
+        <v>714</v>
       </c>
       <c r="G36" s="1">
-        <v>667</v>
+        <v>647</v>
       </c>
       <c r="H36" s="1">
-        <v>569</v>
+        <v>539</v>
       </c>
       <c r="I36" s="1">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="J36" s="1">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1" s="2" customFormat="1"/>
     <row r="38">
-      <c r="B38" s="31" t="s">
-[...3 lines deleted...]
-        <v>156</v>
+      <c r="B38" s="30" t="s">
+        <v>176</v>
+      </c>
+      <c r="C38" s="35" t="s">
+        <v>152</v>
       </c>
       <c r="D38" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="E38" s="37"/>
+      <c r="E38" s="32"/>
       <c r="F38" s="36" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
       <c r="I38" s="37"/>
-      <c r="J38" s="37"/>
+      <c r="J38" s="32"/>
     </row>
     <row r="39" ht="15" customHeight="1">
-      <c r="B39" s="38"/>
-[...7 lines deleted...]
-      <c r="F39" s="36" t="s">
+      <c r="B39" s="33"/>
+      <c r="C39" s="33"/>
+      <c r="D39" s="38" t="s">
+        <v>154</v>
+      </c>
+      <c r="E39" s="38" t="s">
+        <v>155</v>
+      </c>
+      <c r="F39" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="G39" s="36" t="s">
+      <c r="G39" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="H39" s="36" t="s">
+      <c r="H39" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="I39" s="36" t="s">
+      <c r="I39" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="J39" s="36" t="s">
+      <c r="J39" s="38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="B40" s="1" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C40" s="1">
-        <v>48330</v>
+        <v>47264</v>
       </c>
       <c r="D40" s="1">
-        <v>22879</v>
+        <v>22286</v>
       </c>
       <c r="E40" s="1">
-        <v>25451</v>
+        <v>24978</v>
       </c>
       <c r="F40" s="1">
-        <v>10911</v>
+        <v>10845</v>
       </c>
       <c r="G40" s="1">
-        <v>15625</v>
+        <v>15101</v>
       </c>
       <c r="H40" s="1">
-        <v>9749</v>
+        <v>9439</v>
       </c>
       <c r="I40" s="1">
-        <v>7338</v>
+        <v>7175</v>
       </c>
       <c r="J40" s="1">
-        <v>4707</v>
+        <v>4704</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="B41" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C41" s="1">
-        <v>20378</v>
+        <v>19837</v>
       </c>
       <c r="D41" s="1">
-        <v>9074</v>
+        <v>8825</v>
       </c>
       <c r="E41" s="1">
-        <v>11304</v>
+        <v>11012</v>
       </c>
       <c r="F41" s="1">
-        <v>4100</v>
+        <v>4075</v>
       </c>
       <c r="G41" s="1">
-        <v>5332</v>
+        <v>5102</v>
       </c>
       <c r="H41" s="1">
-        <v>4619</v>
+        <v>4426</v>
       </c>
       <c r="I41" s="1">
-        <v>3771</v>
+        <v>3678</v>
       </c>
       <c r="J41" s="1">
         <v>2556</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="B42" s="1" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C42" s="1">
-        <v>10543</v>
+        <v>10434</v>
       </c>
       <c r="D42" s="1">
-        <v>4470</v>
+        <v>4463</v>
       </c>
       <c r="E42" s="1">
-        <v>6073</v>
+        <v>5971</v>
       </c>
       <c r="F42" s="1">
-        <v>2499</v>
+        <v>2510</v>
       </c>
       <c r="G42" s="1">
-        <v>2989</v>
+        <v>2970</v>
       </c>
       <c r="H42" s="1">
-        <v>2353</v>
+        <v>2275</v>
       </c>
       <c r="I42" s="1">
-        <v>1808</v>
+        <v>1778</v>
       </c>
       <c r="J42" s="1">
-        <v>894</v>
+        <v>901</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="B43" s="1" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C43" s="1">
-        <v>9400</v>
+        <v>9284</v>
       </c>
       <c r="D43" s="1">
-        <v>4100</v>
+        <v>4084</v>
       </c>
       <c r="E43" s="1">
-        <v>5300</v>
+        <v>5200</v>
       </c>
       <c r="F43" s="1">
-        <v>2166</v>
+        <v>2180</v>
       </c>
       <c r="G43" s="1">
-        <v>2716</v>
+        <v>2662</v>
       </c>
       <c r="H43" s="1">
-        <v>2028</v>
+        <v>1975</v>
       </c>
       <c r="I43" s="1">
-        <v>1609</v>
+        <v>1579</v>
       </c>
       <c r="J43" s="1">
-        <v>881</v>
+        <v>888</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="B44" s="1" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C44" s="1">
-        <v>6919</v>
+        <v>6834</v>
       </c>
       <c r="D44" s="1">
-        <v>3037</v>
+        <v>2997</v>
       </c>
       <c r="E44" s="1">
-        <v>3882</v>
+        <v>3837</v>
       </c>
       <c r="F44" s="1">
-        <v>1706</v>
+        <v>1724</v>
       </c>
       <c r="G44" s="1">
-        <v>2070</v>
+        <v>2033</v>
       </c>
       <c r="H44" s="1">
-        <v>1659</v>
+        <v>1622</v>
       </c>
       <c r="I44" s="1">
-        <v>983</v>
+        <v>961</v>
       </c>
       <c r="J44" s="1">
-        <v>501</v>
+        <v>494</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="B45" s="1" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="C45" s="1">
-        <v>7096</v>
+        <v>6948</v>
       </c>
       <c r="D45" s="1">
-        <v>3045</v>
+        <v>3001</v>
       </c>
       <c r="E45" s="1">
-        <v>4051</v>
+        <v>3947</v>
       </c>
       <c r="F45" s="1">
-        <v>1615</v>
+        <v>1635</v>
       </c>
       <c r="G45" s="1">
-        <v>1940</v>
+        <v>1865</v>
       </c>
       <c r="H45" s="1">
-        <v>1631</v>
+        <v>1570</v>
       </c>
       <c r="I45" s="1">
-        <v>1241</v>
+        <v>1216</v>
       </c>
       <c r="J45" s="1">
-        <v>669</v>
+        <v>662</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="B46" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C46" s="1">
-        <v>6871</v>
+        <v>6732</v>
       </c>
       <c r="D46" s="1">
-        <v>2945</v>
+        <v>2889</v>
       </c>
       <c r="E46" s="1">
-        <v>3926</v>
+        <v>3843</v>
       </c>
       <c r="F46" s="1">
-        <v>1773</v>
+        <v>1771</v>
       </c>
       <c r="G46" s="1">
-        <v>2003</v>
+        <v>1906</v>
       </c>
       <c r="H46" s="1">
-        <v>1470</v>
+        <v>1453</v>
       </c>
       <c r="I46" s="1">
-        <v>1085</v>
+        <v>1059</v>
       </c>
       <c r="J46" s="1">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="B47" s="1" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C47" s="1">
-        <v>7523</v>
+        <v>7465</v>
       </c>
       <c r="D47" s="1">
-        <v>3148</v>
+        <v>3119</v>
       </c>
       <c r="E47" s="1">
-        <v>4375</v>
+        <v>4346</v>
       </c>
       <c r="F47" s="1">
-        <v>1852</v>
+        <v>1851</v>
       </c>
       <c r="G47" s="1">
-        <v>2153</v>
+        <v>2111</v>
       </c>
       <c r="H47" s="1">
-        <v>1707</v>
+        <v>1678</v>
       </c>
       <c r="I47" s="1">
-        <v>1144</v>
+        <v>1155</v>
       </c>
       <c r="J47" s="1">
-        <v>667</v>
+        <v>670</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="B48" s="1" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C48" s="1">
-        <v>7474</v>
+        <v>7378</v>
       </c>
       <c r="D48" s="1">
-        <v>3155</v>
+        <v>3121</v>
       </c>
       <c r="E48" s="1">
-        <v>4319</v>
+        <v>4257</v>
       </c>
       <c r="F48" s="1">
-        <v>1776</v>
+        <v>1782</v>
       </c>
       <c r="G48" s="1">
-        <v>1932</v>
+        <v>1891</v>
       </c>
       <c r="H48" s="1">
-        <v>1720</v>
+        <v>1667</v>
       </c>
       <c r="I48" s="1">
-        <v>1321</v>
+        <v>1310</v>
       </c>
       <c r="J48" s="1">
-        <v>725</v>
+        <v>728</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="B49" s="1" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C49" s="1">
-        <v>7791</v>
+        <v>7653</v>
       </c>
       <c r="D49" s="1">
-        <v>3267</v>
+        <v>3235</v>
       </c>
       <c r="E49" s="1">
-        <v>4524</v>
+        <v>4418</v>
       </c>
       <c r="F49" s="1">
         <v>1836</v>
       </c>
       <c r="G49" s="1">
-        <v>2342</v>
+        <v>2292</v>
       </c>
       <c r="H49" s="1">
-        <v>1826</v>
+        <v>1780</v>
       </c>
       <c r="I49" s="1">
-        <v>1194</v>
+        <v>1152</v>
       </c>
       <c r="J49" s="1">
         <v>593</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="B50" s="1" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C50" s="1">
-        <v>8111</v>
+        <v>7989</v>
       </c>
       <c r="D50" s="1">
-        <v>3291</v>
+        <v>3248</v>
       </c>
       <c r="E50" s="1">
-        <v>4820</v>
+        <v>4741</v>
       </c>
       <c r="F50" s="1">
-        <v>1808</v>
+        <v>1837</v>
       </c>
       <c r="G50" s="1">
-        <v>2567</v>
+        <v>2485</v>
       </c>
       <c r="H50" s="1">
-        <v>1837</v>
+        <v>1785</v>
       </c>
       <c r="I50" s="1">
-        <v>1269</v>
+        <v>1262</v>
       </c>
       <c r="J50" s="1">
-        <v>630</v>
+        <v>620</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="B51" s="1" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="C51" s="1">
-        <v>11471</v>
+        <v>11327</v>
       </c>
       <c r="D51" s="1">
-        <v>4701</v>
+        <v>4669</v>
       </c>
       <c r="E51" s="1">
-        <v>6770</v>
+        <v>6658</v>
       </c>
       <c r="F51" s="1">
-        <v>2598</v>
+        <v>2632</v>
       </c>
       <c r="G51" s="1">
-        <v>3532</v>
+        <v>3448</v>
       </c>
       <c r="H51" s="1">
-        <v>2739</v>
+        <v>2669</v>
       </c>
       <c r="I51" s="1">
-        <v>1772</v>
+        <v>1740</v>
       </c>
       <c r="J51" s="1">
-        <v>830</v>
+        <v>838</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="B52" s="1" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C52" s="1">
-        <v>6574</v>
+        <v>6533</v>
       </c>
       <c r="D52" s="1">
-        <v>2760</v>
+        <v>2786</v>
       </c>
       <c r="E52" s="1">
-        <v>3814</v>
+        <v>3747</v>
       </c>
       <c r="F52" s="1">
-        <v>1614</v>
+        <v>1650</v>
       </c>
       <c r="G52" s="1">
-        <v>1810</v>
+        <v>1787</v>
       </c>
       <c r="H52" s="1">
-        <v>1450</v>
+        <v>1418</v>
       </c>
       <c r="I52" s="1">
-        <v>1094</v>
+        <v>1084</v>
       </c>
       <c r="J52" s="1">
-        <v>606</v>
+        <v>594</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="B53" s="1" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C53" s="1">
-        <v>6130</v>
+        <v>6085</v>
       </c>
       <c r="D53" s="1">
-        <v>2514</v>
+        <v>2493</v>
       </c>
       <c r="E53" s="1">
-        <v>3616</v>
+        <v>3592</v>
       </c>
       <c r="F53" s="1">
-        <v>1515</v>
+        <v>1545</v>
       </c>
       <c r="G53" s="1">
-        <v>1832</v>
+        <v>1807</v>
       </c>
       <c r="H53" s="1">
-        <v>1358</v>
+        <v>1333</v>
       </c>
       <c r="I53" s="1">
-        <v>931</v>
+        <v>910</v>
       </c>
       <c r="J53" s="1">
-        <v>494</v>
+        <v>490</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="B54" s="1" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C54" s="1">
-        <v>7345</v>
+        <v>7204</v>
       </c>
       <c r="D54" s="1">
-        <v>3229</v>
+        <v>3169</v>
       </c>
       <c r="E54" s="1">
-        <v>4116</v>
+        <v>4035</v>
       </c>
       <c r="F54" s="1">
-        <v>1834</v>
+        <v>1833</v>
       </c>
       <c r="G54" s="1">
-        <v>2081</v>
+        <v>2014</v>
       </c>
       <c r="H54" s="1">
-        <v>1676</v>
+        <v>1616</v>
       </c>
       <c r="I54" s="1">
-        <v>1120</v>
+        <v>1107</v>
       </c>
       <c r="J54" s="1">
         <v>634</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="B55" s="1" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C55" s="1">
-        <v>5779</v>
+        <v>5700</v>
       </c>
       <c r="D55" s="1">
-        <v>2394</v>
+        <v>2351</v>
       </c>
       <c r="E55" s="1">
-        <v>3385</v>
+        <v>3349</v>
       </c>
       <c r="F55" s="1">
-        <v>1367</v>
+        <v>1361</v>
       </c>
       <c r="G55" s="1">
-        <v>1560</v>
+        <v>1542</v>
       </c>
       <c r="H55" s="1">
-        <v>1327</v>
+        <v>1303</v>
       </c>
       <c r="I55" s="1">
-        <v>969</v>
+        <v>937</v>
       </c>
       <c r="J55" s="1">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1" s="2" customFormat="1"/>
     <row r="57">
-      <c r="B57" s="31" t="s">
-[...3 lines deleted...]
-        <v>156</v>
+      <c r="B57" s="30" t="s">
+        <v>191</v>
+      </c>
+      <c r="C57" s="35" t="s">
+        <v>152</v>
       </c>
       <c r="D57" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="E57" s="37"/>
+      <c r="E57" s="32"/>
       <c r="F57" s="36" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="G57" s="37"/>
       <c r="H57" s="37"/>
       <c r="I57" s="37"/>
-      <c r="J57" s="37"/>
+      <c r="J57" s="32"/>
     </row>
     <row r="58" ht="15" customHeight="1">
-      <c r="B58" s="38"/>
-[...7 lines deleted...]
-      <c r="F58" s="36" t="s">
+      <c r="B58" s="33"/>
+      <c r="C58" s="33"/>
+      <c r="D58" s="38" t="s">
+        <v>154</v>
+      </c>
+      <c r="E58" s="38" t="s">
+        <v>155</v>
+      </c>
+      <c r="F58" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="G58" s="36" t="s">
+      <c r="G58" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="H58" s="36" t="s">
+      <c r="H58" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="I58" s="36" t="s">
+      <c r="I58" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="J58" s="36" t="s">
+      <c r="J58" s="38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="B59" s="1" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C59" s="1">
-        <v>5130</v>
+        <v>5030</v>
       </c>
       <c r="D59" s="1">
-        <v>1977</v>
+        <v>1952</v>
       </c>
       <c r="E59" s="1">
-        <v>3153</v>
+        <v>3078</v>
       </c>
       <c r="F59" s="1">
-        <v>1235</v>
+        <v>1222</v>
       </c>
       <c r="G59" s="1">
-        <v>1421</v>
+        <v>1359</v>
       </c>
       <c r="H59" s="1">
-        <v>1152</v>
+        <v>1134</v>
       </c>
       <c r="I59" s="1">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="J59" s="1">
-        <v>498</v>
+        <v>493</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="B60" s="1" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C60" s="1">
-        <v>4782</v>
+        <v>4673</v>
       </c>
       <c r="D60" s="1">
-        <v>1911</v>
+        <v>1866</v>
       </c>
       <c r="E60" s="1">
-        <v>2871</v>
+        <v>2807</v>
       </c>
       <c r="F60" s="1">
-        <v>1273</v>
+        <v>1262</v>
       </c>
       <c r="G60" s="1">
-        <v>1425</v>
+        <v>1370</v>
       </c>
       <c r="H60" s="1">
-        <v>999</v>
+        <v>949</v>
       </c>
       <c r="I60" s="1">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="J60" s="1">
         <v>359</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="B61" s="1" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C61" s="1">
-        <v>2394</v>
+        <v>2367</v>
       </c>
       <c r="D61" s="1">
-        <v>997</v>
+        <v>985</v>
       </c>
       <c r="E61" s="1">
-        <v>1397</v>
+        <v>1382</v>
       </c>
       <c r="F61" s="1">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="G61" s="1">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="H61" s="1">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="I61" s="1">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="J61" s="1">
-        <v>317</v>
+        <v>315</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="B62" s="1" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C62" s="1">
-        <v>4680</v>
+        <v>4501</v>
       </c>
       <c r="D62" s="1">
-        <v>1891</v>
+        <v>1814</v>
       </c>
       <c r="E62" s="1">
-        <v>2789</v>
+        <v>2687</v>
       </c>
       <c r="F62" s="1">
-        <v>1175</v>
+        <v>1135</v>
       </c>
       <c r="G62" s="1">
-        <v>1382</v>
+        <v>1326</v>
       </c>
       <c r="H62" s="1">
-        <v>951</v>
+        <v>903</v>
       </c>
       <c r="I62" s="1">
-        <v>744</v>
+        <v>726</v>
       </c>
       <c r="J62" s="1">
-        <v>428</v>
+        <v>411</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="B63" s="1" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="C63" s="1">
-        <v>1571</v>
+        <v>1524</v>
       </c>
       <c r="D63" s="1">
-        <v>657</v>
+        <v>639</v>
       </c>
       <c r="E63" s="1">
-        <v>914</v>
+        <v>885</v>
       </c>
       <c r="F63" s="1">
-        <v>524</v>
+        <v>513</v>
       </c>
       <c r="G63" s="1">
-        <v>615</v>
+        <v>601</v>
       </c>
       <c r="H63" s="1">
-        <v>243</v>
+        <v>223</v>
       </c>
       <c r="I63" s="1">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="J63" s="1">
         <v>64</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="B64" s="1" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C64" s="1">
-        <v>3473</v>
+        <v>3401</v>
       </c>
       <c r="D64" s="1">
-        <v>1542</v>
+        <v>1485</v>
       </c>
       <c r="E64" s="1">
-        <v>1931</v>
+        <v>1916</v>
       </c>
       <c r="F64" s="1">
-        <v>940</v>
+        <v>938</v>
       </c>
       <c r="G64" s="1">
-        <v>948</v>
+        <v>910</v>
       </c>
       <c r="H64" s="1">
-        <v>730</v>
+        <v>706</v>
       </c>
       <c r="I64" s="1">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="J64" s="1">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="B65" s="1" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="C65" s="1">
-        <v>2436</v>
+        <v>2406</v>
       </c>
       <c r="D65" s="1">
-        <v>1079</v>
+        <v>1059</v>
       </c>
       <c r="E65" s="1">
-        <v>1357</v>
+        <v>1347</v>
       </c>
       <c r="F65" s="1">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="G65" s="1">
-        <v>670</v>
+        <v>648</v>
       </c>
       <c r="H65" s="1">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="I65" s="1">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="J65" s="1">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="B66" s="1" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C66" s="1">
-        <v>3066</v>
+        <v>3005</v>
       </c>
       <c r="D66" s="1">
-        <v>1245</v>
+        <v>1220</v>
       </c>
       <c r="E66" s="1">
-        <v>1821</v>
+        <v>1785</v>
       </c>
       <c r="F66" s="1">
         <v>719</v>
       </c>
       <c r="G66" s="1">
-        <v>756</v>
+        <v>731</v>
       </c>
       <c r="H66" s="1">
-        <v>704</v>
+        <v>688</v>
       </c>
       <c r="I66" s="1">
-        <v>586</v>
+        <v>566</v>
       </c>
       <c r="J66" s="1">
         <v>301</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="B67" s="1" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C67" s="1">
-        <v>4906</v>
+        <v>4811</v>
       </c>
       <c r="D67" s="1">
-        <v>2055</v>
+        <v>2011</v>
       </c>
       <c r="E67" s="1">
-        <v>2851</v>
+        <v>2800</v>
       </c>
       <c r="F67" s="1">
-        <v>1397</v>
+        <v>1393</v>
       </c>
       <c r="G67" s="1">
-        <v>1500</v>
+        <v>1442</v>
       </c>
       <c r="H67" s="1">
-        <v>942</v>
+        <v>898</v>
       </c>
       <c r="I67" s="1">
-        <v>669</v>
+        <v>679</v>
       </c>
       <c r="J67" s="1">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="B68" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C68" s="1">
-        <v>2347</v>
+        <v>2277</v>
       </c>
       <c r="D68" s="1">
-        <v>1064</v>
+        <v>1030</v>
       </c>
       <c r="E68" s="1">
-        <v>1283</v>
+        <v>1247</v>
       </c>
       <c r="F68" s="1">
-        <v>566</v>
+        <v>553</v>
       </c>
       <c r="G68" s="1">
-        <v>644</v>
+        <v>611</v>
       </c>
       <c r="H68" s="1">
-        <v>478</v>
+        <v>463</v>
       </c>
       <c r="I68" s="1">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="J68" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="B69" s="1" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="C69" s="1">
-        <v>3375</v>
+        <v>3322</v>
       </c>
       <c r="D69" s="1">
-        <v>1361</v>
+        <v>1334</v>
       </c>
       <c r="E69" s="1">
-        <v>2014</v>
+        <v>1988</v>
       </c>
       <c r="F69" s="1">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="G69" s="1">
-        <v>821</v>
+        <v>817</v>
       </c>
       <c r="H69" s="1">
-        <v>761</v>
+        <v>727</v>
       </c>
       <c r="I69" s="1">
-        <v>630</v>
+        <v>616</v>
       </c>
       <c r="J69" s="1">
-        <v>378</v>
+        <v>384</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="B70" s="1" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C70" s="1">
-        <v>1519</v>
+        <v>1467</v>
       </c>
       <c r="D70" s="1">
-        <v>649</v>
+        <v>617</v>
       </c>
       <c r="E70" s="1">
-        <v>870</v>
+        <v>850</v>
       </c>
       <c r="F70" s="1">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="G70" s="1">
-        <v>442</v>
+        <v>428</v>
       </c>
       <c r="H70" s="1">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="I70" s="1">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="J70" s="1">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="B71" s="1" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C71" s="1">
-        <v>2883</v>
+        <v>2832</v>
       </c>
       <c r="D71" s="1">
-        <v>1180</v>
+        <v>1160</v>
       </c>
       <c r="E71" s="1">
-        <v>1703</v>
+        <v>1672</v>
       </c>
       <c r="F71" s="1">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="G71" s="1">
-        <v>828</v>
+        <v>791</v>
       </c>
       <c r="H71" s="1">
-        <v>593</v>
+        <v>574</v>
       </c>
       <c r="I71" s="1">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="J71" s="1">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="B72" s="1" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C72" s="1">
-        <v>3757</v>
+        <v>3716</v>
       </c>
       <c r="D72" s="1">
-        <v>1410</v>
+        <v>1391</v>
       </c>
       <c r="E72" s="1">
-        <v>2347</v>
+        <v>2325</v>
       </c>
       <c r="F72" s="1">
-        <v>918</v>
+        <v>929</v>
       </c>
       <c r="G72" s="1">
-        <v>1108</v>
+        <v>1062</v>
       </c>
       <c r="H72" s="1">
-        <v>816</v>
+        <v>807</v>
       </c>
       <c r="I72" s="1">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="J72" s="1">
-        <v>312</v>
+        <v>314</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="B73" s="1" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="C73" s="1">
-        <v>3772</v>
+        <v>3706</v>
       </c>
       <c r="D73" s="1">
-        <v>1496</v>
+        <v>1464</v>
       </c>
       <c r="E73" s="1">
-        <v>2276</v>
+        <v>2242</v>
       </c>
       <c r="F73" s="1">
-        <v>947</v>
+        <v>927</v>
       </c>
       <c r="G73" s="1">
-        <v>1017</v>
+        <v>987</v>
       </c>
       <c r="H73" s="1">
-        <v>822</v>
+        <v>805</v>
       </c>
       <c r="I73" s="1">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="J73" s="1">
-        <v>337</v>
+        <v>343</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="B74" s="1" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C74" s="1">
-        <v>1973</v>
+        <v>1947</v>
       </c>
       <c r="D74" s="1">
-        <v>802</v>
+        <v>785</v>
       </c>
       <c r="E74" s="1">
-        <v>1171</v>
+        <v>1162</v>
       </c>
       <c r="F74" s="1">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="G74" s="1">
-        <v>503</v>
+        <v>491</v>
       </c>
       <c r="H74" s="1">
-        <v>428</v>
+        <v>411</v>
       </c>
       <c r="I74" s="1">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="J74" s="1">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="B75" s="1" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C75" s="1">
-        <v>4244</v>
+        <v>4186</v>
       </c>
       <c r="D75" s="1">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="E75" s="1">
-        <v>2644</v>
+        <v>2589</v>
       </c>
       <c r="F75" s="1">
-        <v>1097</v>
+        <v>1095</v>
       </c>
       <c r="G75" s="1">
-        <v>1136</v>
+        <v>1106</v>
       </c>
       <c r="H75" s="1">
-        <v>998</v>
+        <v>968</v>
       </c>
       <c r="I75" s="1">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="J75" s="1">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="B76" s="1" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C76" s="1">
-        <v>2229</v>
+        <v>2183</v>
       </c>
       <c r="D76" s="1">
-        <v>871</v>
+        <v>856</v>
       </c>
       <c r="E76" s="1">
-        <v>1358</v>
+        <v>1327</v>
       </c>
       <c r="F76" s="1">
-        <v>512</v>
+        <v>502</v>
       </c>
       <c r="G76" s="1">
-        <v>522</v>
+        <v>511</v>
       </c>
       <c r="H76" s="1">
-        <v>533</v>
+        <v>508</v>
       </c>
       <c r="I76" s="1">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="J76" s="1">
-        <v>209</v>
+        <v>215</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="B77" s="1" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C77" s="1">
-        <v>1279</v>
+        <v>1257</v>
       </c>
       <c r="D77" s="1">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="E77" s="1">
-        <v>730</v>
+        <v>718</v>
       </c>
       <c r="F77" s="1">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G77" s="1">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="H77" s="1">
-        <v>329</v>
+        <v>315</v>
       </c>
       <c r="I77" s="1">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="J77" s="1">
-        <v>146</v>
+        <v>141</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="B78" s="1" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C78" s="1">
-        <v>2610</v>
+        <v>2553</v>
       </c>
       <c r="D78" s="1">
-        <v>1037</v>
+        <v>1004</v>
       </c>
       <c r="E78" s="1">
-        <v>1573</v>
+        <v>1549</v>
       </c>
       <c r="F78" s="1">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="G78" s="1">
-        <v>702</v>
+        <v>683</v>
       </c>
       <c r="H78" s="1">
-        <v>583</v>
+        <v>566</v>
       </c>
       <c r="I78" s="1">
-        <v>455</v>
+        <v>444</v>
       </c>
       <c r="J78" s="1">
-        <v>196</v>
+        <v>193</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1" s="2" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:D5"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="F8:J8"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="F12:J12"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="F25:J25"/>
     <mergeCell ref="B38:B39"/>
     <mergeCell ref="C38:C39"/>
     <mergeCell ref="D38:E38"/>
     <mergeCell ref="F38:J38"/>
     <mergeCell ref="B57:B58"/>
     <mergeCell ref="C57:C58"/>
     <mergeCell ref="D57:E57"/>
@@ -9756,4735 +9742,4960 @@
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1" style="1"/>
     <col min="2" max="2" width="108.140625" customWidth="1" style="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1" style="1"/>
     <col min="4" max="4" width="12.140625" customWidth="1" style="13"/>
     <col min="5" max="5" width="12.140625" customWidth="1" style="1"/>
     <col min="6" max="6" width="12.140625" customWidth="1" style="13"/>
     <col min="7" max="16384" width="8.85546875" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15" customHeight="1"/>
     <row r="2" ht="15" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="F2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="3" ht="15" customHeight="1">
       <c r="B3" s="24"/>
-      <c r="C3" s="25"/>
-[...1 lines deleted...]
-      <c r="F3" s="27" t="s">
+      <c r="D3" s="25"/>
+      <c r="F3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="B4" s="24"/>
-      <c r="C4" s="25"/>
-[...1 lines deleted...]
-      <c r="F4" s="27" t="s">
+      <c r="D4" s="25"/>
+      <c r="F4" s="26" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="B5" s="28"/>
-[...2 lines deleted...]
-      <c r="F5" s="27" t="s">
+      <c r="B5" s="27"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="29"/>
+      <c r="F5" s="26" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
     </row>
     <row r="6" ht="15" customHeight="1"/>
     <row r="7" ht="15" customHeight="1"/>
     <row r="8">
-      <c r="B8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="32" t="s">
+      <c r="B8" s="30" t="s">
+        <v>212</v>
+      </c>
+      <c r="C8" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="33"/>
+      <c r="D8" s="32"/>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="B9" s="34"/>
-      <c r="C9" s="35" t="s">
+      <c r="B9" s="33"/>
+      <c r="C9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="35" t="s">
+      <c r="D9" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="B10" s="1" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C10" s="1">
-        <v>79626</v>
+        <v>77501</v>
       </c>
       <c r="D10" s="13">
-        <v>0.4865</v>
+        <v>0.4857</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="B11" s="1" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="C11" s="1">
-        <v>86528</v>
+        <v>84085</v>
       </c>
       <c r="D11" s="13">
-        <v>0.5287</v>
+        <v>0.527</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="B12" s="1" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C12" s="1">
-        <v>53125</v>
+        <v>51839</v>
       </c>
       <c r="D12" s="13">
-        <v>0.3246</v>
+        <v>0.3249</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="B13" s="1" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C13" s="1">
-        <v>59197</v>
+        <v>57785</v>
       </c>
       <c r="D13" s="13">
-        <v>0.3617</v>
+        <v>0.3622</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="B14" s="1" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="C14" s="1">
-        <v>38493</v>
+        <v>37423</v>
       </c>
       <c r="D14" s="13">
-        <v>0.2352</v>
+        <v>0.2345</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="B15" s="1" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="C15" s="1">
-        <v>22858</v>
+        <v>22078</v>
       </c>
       <c r="D15" s="13">
-        <v>0.1397</v>
+        <v>0.1384</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="B16" s="1" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C16" s="1">
-        <v>21380</v>
+        <v>20764</v>
       </c>
       <c r="D16" s="13">
-        <v>0.1306</v>
+        <v>0.1301</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="B17" s="1" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C17" s="1">
-        <v>72692</v>
+        <v>70777</v>
       </c>
       <c r="D17" s="13">
-        <v>0.4441</v>
+        <v>0.4436</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="B18" s="1" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C18" s="1">
-        <v>36900</v>
+        <v>35822</v>
       </c>
       <c r="D18" s="13">
-        <v>0.2255</v>
+        <v>0.2245</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="B19" s="1" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C19" s="1">
-        <v>7205</v>
+        <v>6978</v>
       </c>
       <c r="D19" s="13">
-        <v>0.044</v>
+        <v>0.0437</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="B20" s="1" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C20" s="1">
-        <v>16791</v>
+        <v>16459</v>
       </c>
       <c r="D20" s="13">
-        <v>0.1026</v>
+        <v>0.1032</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="B21" s="1" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="C21" s="1">
-        <v>34731</v>
+        <v>33884</v>
       </c>
       <c r="D21" s="13">
-        <v>0.2122</v>
+        <v>0.2124</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="B22" s="1" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C22" s="1">
-        <v>59088</v>
+        <v>57461</v>
       </c>
       <c r="D22" s="13">
-        <v>0.361</v>
+        <v>0.3601</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="B23" s="1" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C23" s="1">
-        <v>48400</v>
+        <v>47173</v>
       </c>
       <c r="D23" s="13">
-        <v>0.2957</v>
+        <v>0.2956</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="B24" s="1" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C24" s="1">
-        <v>11485</v>
+        <v>11144</v>
       </c>
       <c r="D24" s="13">
-        <v>0.0702</v>
+        <v>0.0698</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="B25" s="1" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C25" s="1">
-        <v>121228</v>
+        <v>118112</v>
       </c>
       <c r="D25" s="13">
-        <v>0.7407</v>
+        <v>0.7402</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="B26" s="1" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C26" s="1">
-        <v>46227</v>
+        <v>44929</v>
       </c>
       <c r="D26" s="13">
-        <v>0.2824</v>
+        <v>0.2816</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="B27" s="1" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="C27" s="1">
-        <v>45442</v>
+        <v>44115</v>
       </c>
       <c r="D27" s="13">
-        <v>0.2777</v>
+        <v>0.2765</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="B28" s="1" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C28" s="1">
-        <v>79826</v>
+        <v>77571</v>
       </c>
       <c r="D28" s="13">
-        <v>0.4877</v>
+        <v>0.4862</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="B29" s="1" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C29" s="1">
-        <v>68090</v>
+        <v>66231</v>
       </c>
       <c r="D29" s="13">
-        <v>0.416</v>
+        <v>0.4151</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="B30" s="1" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C30" s="1">
-        <v>14769</v>
+        <v>14244</v>
       </c>
       <c r="D30" s="13">
-        <v>0.0902</v>
+        <v>0.0893</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="B31" s="1" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C31" s="1">
-        <v>46202</v>
+        <v>44944</v>
       </c>
       <c r="D31" s="13">
-        <v>0.2823</v>
+        <v>0.2817</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="B32" s="1" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C32" s="1">
-        <v>70996</v>
+        <v>68938</v>
       </c>
       <c r="D32" s="13">
-        <v>0.4338</v>
+        <v>0.4321</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="B33" s="1" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C33" s="1">
-        <v>42354</v>
+        <v>41102</v>
       </c>
       <c r="D33" s="13">
-        <v>0.2588</v>
+        <v>0.2576</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="B34" s="1" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C34" s="1">
-        <v>22874</v>
+        <v>22142</v>
       </c>
       <c r="D34" s="13">
-        <v>0.1398</v>
+        <v>0.1388</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="B35" s="1" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C35" s="1">
-        <v>37551</v>
+        <v>36585</v>
       </c>
       <c r="D35" s="13">
-        <v>0.2294</v>
+        <v>0.2293</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="B36" s="1" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C36" s="1">
-        <v>26403</v>
+        <v>25660</v>
       </c>
       <c r="D36" s="13">
-        <v>0.1613</v>
+        <v>0.1608</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="B37" s="1" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C37" s="1">
-        <v>74959</v>
+        <v>73085</v>
       </c>
       <c r="D37" s="13">
         <v>0.458</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="B38" s="1" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C38" s="1">
-        <v>44958</v>
+        <v>43493</v>
       </c>
       <c r="D38" s="13">
-        <v>0.2747</v>
+        <v>0.2726</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="B39" s="1" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C39" s="1">
-        <v>43222</v>
+        <v>41777</v>
       </c>
       <c r="D39" s="13">
-        <v>0.2641</v>
+        <v>0.2618</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="B40" s="1" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C40" s="1">
-        <v>25937</v>
+        <v>25140</v>
       </c>
       <c r="D40" s="13">
-        <v>0.1585</v>
+        <v>0.1576</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="B41" s="1" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C41" s="1">
-        <v>62193</v>
+        <v>60592</v>
       </c>
       <c r="D41" s="13">
-        <v>0.38</v>
+        <v>0.3797</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="B42" s="1" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C42" s="1">
-        <v>28175</v>
+        <v>27428</v>
       </c>
       <c r="D42" s="13">
-        <v>0.1721</v>
+        <v>0.1719</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="B43" s="1" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C43" s="1">
-        <v>15056</v>
+        <v>14703</v>
       </c>
       <c r="D43" s="13">
-        <v>0.092</v>
+        <v>0.0921</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D44" s="12"/>
       <c r="F44" s="12"/>
     </row>
     <row r="45">
-      <c r="B45" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="32" t="s">
+      <c r="B45" s="30" t="s">
+        <v>247</v>
+      </c>
+      <c r="C45" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D45" s="33"/>
+      <c r="D45" s="32"/>
     </row>
     <row r="46" ht="15" customHeight="1">
-      <c r="B46" s="34"/>
-      <c r="C46" s="35" t="s">
+      <c r="B46" s="33"/>
+      <c r="C46" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D46" s="35" t="s">
+      <c r="D46" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="B47" s="1" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="C47" s="1">
-        <v>81311</v>
+        <v>79296</v>
       </c>
       <c r="D47" s="13">
-        <v>0.4967</v>
+        <v>0.4969</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="B48" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C48" s="1">
-        <v>8583</v>
+        <v>8383</v>
       </c>
       <c r="D48" s="13">
-        <v>0.0524</v>
+        <v>0.0525</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="B49" s="1" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C49" s="1">
-        <v>17486</v>
+        <v>17042</v>
       </c>
       <c r="D49" s="13">
         <v>0.1068</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="B50" s="1" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="C50" s="1">
-        <v>61372</v>
+        <v>59889</v>
       </c>
       <c r="D50" s="13">
-        <v>0.3749</v>
+        <v>0.3753</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="B51" s="1" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="C51" s="1">
-        <v>103076</v>
+        <v>100364</v>
       </c>
       <c r="D51" s="13">
-        <v>0.6297</v>
+        <v>0.6289</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="B52" s="1" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C52" s="1">
-        <v>60001</v>
+        <v>58422</v>
       </c>
       <c r="D52" s="13">
-        <v>0.3666</v>
+        <v>0.3661</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="B53" s="1" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C53" s="1">
-        <v>20985</v>
+        <v>20370</v>
       </c>
       <c r="D53" s="13">
-        <v>0.1282</v>
+        <v>0.1276</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="B54" s="1" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="C54" s="1">
-        <v>53846</v>
+        <v>52337</v>
       </c>
       <c r="D54" s="13">
-        <v>0.329</v>
+        <v>0.328</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="B55" s="1" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C55" s="1">
-        <v>29112</v>
+        <v>28200</v>
       </c>
       <c r="D55" s="13">
-        <v>0.1778</v>
+        <v>0.1767</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="B56" s="1" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C56" s="1">
-        <v>17719</v>
+        <v>17226</v>
       </c>
       <c r="D56" s="13">
-        <v>0.1082</v>
+        <v>0.1079</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="B57" s="1" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C57" s="1">
-        <v>41266</v>
+        <v>40162</v>
       </c>
       <c r="D57" s="13">
-        <v>0.2521</v>
+        <v>0.2517</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="B58" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C58" s="1">
-        <v>53801</v>
+        <v>52500</v>
       </c>
       <c r="D58" s="13">
-        <v>0.3287</v>
+        <v>0.329</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="B59" s="1" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="C59" s="1">
-        <v>89036</v>
+        <v>86846</v>
       </c>
       <c r="D59" s="13">
-        <v>0.5439</v>
+        <v>0.5442</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="B60" s="1" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="C60" s="1">
-        <v>100113</v>
+        <v>97540</v>
       </c>
       <c r="D60" s="13">
-        <v>0.6116</v>
+        <v>0.6112</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="B61" s="1" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="C61" s="1">
-        <v>30886</v>
+        <v>30083</v>
       </c>
       <c r="D61" s="13">
-        <v>0.1887</v>
+        <v>0.1885</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="B62" s="1" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="C62" s="1">
-        <v>54114</v>
+        <v>52825</v>
       </c>
       <c r="D62" s="13">
-        <v>0.3306</v>
+        <v>0.331</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="B63" s="1" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C63" s="1">
-        <v>117238</v>
+        <v>114171</v>
       </c>
       <c r="D63" s="13">
-        <v>0.7162</v>
+        <v>0.7154</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="B64" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C64" s="1">
-        <v>40510</v>
+        <v>39627</v>
       </c>
       <c r="D64" s="13">
-        <v>0.2475</v>
+        <v>0.2483</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="B65" s="1" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="C65" s="1">
-        <v>45166</v>
+        <v>44215</v>
       </c>
       <c r="D65" s="13">
-        <v>0.2759</v>
+        <v>0.2771</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="B66" s="1" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C66" s="1">
-        <v>74234</v>
+        <v>72376</v>
       </c>
       <c r="D66" s="13">
         <v>0.4535</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="B67" s="1" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="C67" s="1">
-        <v>7876</v>
+        <v>7627</v>
       </c>
       <c r="D67" s="13">
-        <v>0.0481</v>
+        <v>0.0478</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="B68" s="1" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="C68" s="1">
-        <v>19301</v>
+        <v>18780</v>
       </c>
       <c r="D68" s="13">
-        <v>0.1179</v>
+        <v>0.1177</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="B69" s="1" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C69" s="1">
-        <v>7681</v>
+        <v>7424</v>
       </c>
       <c r="D69" s="13">
-        <v>0.0469</v>
+        <v>0.0465</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="B70" s="1" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C70" s="1">
-        <v>47611</v>
+        <v>46111</v>
       </c>
       <c r="D70" s="13">
-        <v>0.2909</v>
+        <v>0.2889</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="B71" s="1" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="C71" s="1">
-        <v>51550</v>
+        <v>50054</v>
       </c>
       <c r="D71" s="13">
-        <v>0.3149</v>
+        <v>0.3137</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="B72" s="1" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C72" s="1">
-        <v>52268</v>
+        <v>50756</v>
       </c>
       <c r="D72" s="13">
-        <v>0.3193</v>
+        <v>0.3181</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="B73" s="1" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="C73" s="1">
-        <v>31868</v>
+        <v>30955</v>
       </c>
       <c r="D73" s="13">
-        <v>0.1947</v>
+        <v>0.194</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="B74" s="1" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="C74" s="1">
-        <v>60112</v>
+        <v>58391</v>
       </c>
       <c r="D74" s="13">
-        <v>0.3672</v>
+        <v>0.3659</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="B75" s="1" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="C75" s="1">
-        <v>17553</v>
+        <v>17089</v>
       </c>
       <c r="D75" s="13">
-        <v>0.1072</v>
+        <v>0.1071</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="B76" s="1" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="C76" s="1">
-        <v>11243</v>
+        <v>10940</v>
       </c>
       <c r="D76" s="13">
-        <v>0.0687</v>
+        <v>0.0686</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="B77" s="1" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="C77" s="1">
-        <v>17243</v>
+        <v>16837</v>
       </c>
       <c r="D77" s="13">
-        <v>0.1053</v>
+        <v>0.1055</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="B78" s="1" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="C78" s="1">
-        <v>9657</v>
+        <v>9403</v>
       </c>
       <c r="D78" s="13">
-        <v>0.059</v>
+        <v>0.0589</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="B79" s="1" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="C79" s="1">
-        <v>98394</v>
+        <v>96063</v>
       </c>
       <c r="D79" s="13">
-        <v>0.6011</v>
+        <v>0.602</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="B80" s="1" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="C80" s="1">
-        <v>35836</v>
+        <v>34686</v>
       </c>
       <c r="D80" s="13">
-        <v>0.2189</v>
+        <v>0.2174</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="B81" s="1" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="C81" s="1">
-        <v>83608</v>
+        <v>81365</v>
       </c>
       <c r="D81" s="13">
-        <v>0.5108</v>
+        <v>0.5099</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D82" s="12"/>
       <c r="F82" s="12"/>
     </row>
     <row r="83">
-      <c r="B83" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C83" s="32" t="s">
+      <c r="B83" s="30" t="s">
+        <v>283</v>
+      </c>
+      <c r="C83" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D83" s="33"/>
+      <c r="D83" s="32"/>
     </row>
     <row r="84" ht="15" customHeight="1">
-      <c r="B84" s="34"/>
-      <c r="C84" s="35" t="s">
+      <c r="B84" s="33"/>
+      <c r="C84" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D84" s="35" t="s">
+      <c r="D84" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="B85" s="1" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="C85" s="1">
-        <v>138402</v>
+        <v>134766</v>
       </c>
       <c r="D85" s="13">
-        <v>0.8451</v>
+        <v>0.8441</v>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="B86" s="1" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="C86" s="1">
-        <v>21903</v>
+        <v>21325</v>
       </c>
       <c r="D86" s="13">
-        <v>0.1337</v>
+        <v>0.1336</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="B87" s="1" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="C87" s="1">
-        <v>41626</v>
+        <v>40699</v>
       </c>
       <c r="D87" s="13">
-        <v>0.2542</v>
+        <v>0.2549</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="B88" s="1" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="C88" s="1">
-        <v>20322</v>
+        <v>19776</v>
       </c>
       <c r="D88" s="13">
-        <v>0.1241</v>
+        <v>0.1239</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="B89" s="1" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="C89" s="1">
-        <v>29207</v>
+        <v>28540</v>
       </c>
       <c r="D89" s="13">
-        <v>0.1783</v>
+        <v>0.1787</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="B90" s="1" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="C90" s="1">
-        <v>26010</v>
+        <v>25166</v>
       </c>
       <c r="D90" s="13">
-        <v>0.1588</v>
+        <v>0.1576</v>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="B91" s="1" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="C91" s="1">
-        <v>19216</v>
+        <v>18843</v>
       </c>
       <c r="D91" s="13">
-        <v>0.1173</v>
+        <v>0.118</v>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="B92" s="1" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="C92" s="1">
-        <v>24627</v>
+        <v>23943</v>
       </c>
       <c r="D92" s="13">
-        <v>0.1504</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="B93" s="1" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="C93" s="1">
-        <v>25712</v>
+        <v>24995</v>
       </c>
       <c r="D93" s="13">
-        <v>0.157</v>
+        <v>0.1565</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="B94" s="1" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="C94" s="1">
-        <v>32979</v>
+        <v>31889</v>
       </c>
       <c r="D94" s="13">
-        <v>0.2014</v>
+        <v>0.1997</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="B95" s="1" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="C95" s="1">
-        <v>49828</v>
+        <v>48299</v>
       </c>
       <c r="D95" s="13">
-        <v>0.3043</v>
+        <v>0.3025</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="B96" s="1" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="C96" s="1">
-        <v>36130</v>
+        <v>34860</v>
       </c>
       <c r="D96" s="13">
-        <v>0.2206</v>
+        <v>0.2183</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="B97" s="1" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="C97" s="1">
-        <v>21582</v>
+        <v>21143</v>
       </c>
       <c r="D97" s="13">
-        <v>0.1318</v>
+        <v>0.1324</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="B98" s="1" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="C98" s="1">
-        <v>33633</v>
+        <v>32951</v>
       </c>
       <c r="D98" s="13">
-        <v>0.2054</v>
+        <v>0.2064</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="B99" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C99" s="1">
-        <v>3840</v>
+        <v>3799</v>
       </c>
       <c r="D99" s="13">
-        <v>0.0234</v>
+        <v>0.0238</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D100" s="12"/>
       <c r="F100" s="12"/>
     </row>
     <row r="101">
-      <c r="B101" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C101" s="32" t="s">
+      <c r="B101" s="30" t="s">
+        <v>299</v>
+      </c>
+      <c r="C101" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D101" s="33"/>
+      <c r="D101" s="32"/>
     </row>
     <row r="102" ht="15" customHeight="1">
-      <c r="B102" s="34"/>
-      <c r="C102" s="35" t="s">
+      <c r="B102" s="33"/>
+      <c r="C102" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D102" s="35" t="s">
+      <c r="D102" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="B103" s="1" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="C103" s="1">
-        <v>35246</v>
+        <v>34007</v>
       </c>
       <c r="D103" s="13">
-        <v>0.2154</v>
+        <v>0.2132</v>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="B104" s="1" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="C104" s="1">
-        <v>23366</v>
+        <v>22593</v>
       </c>
       <c r="D104" s="13">
-        <v>0.1428</v>
+        <v>0.1416</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="B105" s="1" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="C105" s="1">
-        <v>69154</v>
+        <v>66763</v>
       </c>
       <c r="D105" s="13">
-        <v>0.4226</v>
+        <v>0.4185</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="B106" s="1" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C106" s="1">
-        <v>22080</v>
+        <v>21518</v>
       </c>
       <c r="D106" s="13">
         <v>0.1349</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="B107" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C107" s="1">
-        <v>56845</v>
+        <v>56109</v>
       </c>
       <c r="D107" s="13">
-        <v>0.3474</v>
+        <v>0.3517</v>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D108" s="12"/>
       <c r="F108" s="12"/>
     </row>
     <row r="109" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D109" s="12"/>
       <c r="F109" s="12"/>
     </row>
     <row r="110" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D110" s="12"/>
       <c r="F110" s="12"/>
     </row>
     <row r="111" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D111" s="12"/>
       <c r="F111" s="12"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:D5"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="B45:B46"/>
     <mergeCell ref="C45:D45"/>
     <mergeCell ref="B83:B84"/>
     <mergeCell ref="C83:D83"/>
     <mergeCell ref="B101:B102"/>
     <mergeCell ref="C101:D101"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A2:J187"/>
+  <dimension ref="A2:J208"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="0">
       <selection sqref="A1" activeCell="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1" style="3"/>
     <col min="2" max="2" width="108.140625" customWidth="1" style="3"/>
     <col min="3" max="3" width="12.140625" customWidth="1" style="3"/>
     <col min="4" max="4" width="12.140625" customWidth="1" style="15"/>
     <col min="5" max="5" width="12.140625" customWidth="1" style="3"/>
     <col min="6" max="6" width="12.140625" customWidth="1" style="15"/>
     <col min="7" max="16384" width="8.85546875" customWidth="1" style="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="15" customHeight="1"/>
     <row r="2" ht="15" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="F2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="3" ht="15" customHeight="1">
       <c r="B3" s="24"/>
-      <c r="C3" s="25"/>
-[...1 lines deleted...]
-      <c r="F3" s="27" t="s">
+      <c r="D3" s="25"/>
+      <c r="F3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="B4" s="24"/>
-      <c r="C4" s="25"/>
-[...1 lines deleted...]
-      <c r="F4" s="27" t="s">
+      <c r="D4" s="25"/>
+      <c r="F4" s="26" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="B5" s="28"/>
-[...2 lines deleted...]
-      <c r="F5" s="27" t="s">
+      <c r="B5" s="27"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="29"/>
+      <c r="F5" s="26" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
     </row>
     <row r="6" ht="15" customHeight="1"/>
     <row r="7" ht="15" customHeight="1"/>
     <row r="8">
-      <c r="B8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="32" t="s">
+      <c r="B8" s="30" t="s">
+        <v>304</v>
+      </c>
+      <c r="C8" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="33"/>
+      <c r="D8" s="32"/>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="B9" s="34"/>
-      <c r="C9" s="35" t="s">
+      <c r="B9" s="33"/>
+      <c r="C9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="35" t="s">
+      <c r="D9" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="B10" s="3" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="C10" s="3">
-        <v>65576</v>
+        <v>63810</v>
       </c>
       <c r="D10" s="15">
-        <v>0.4888</v>
+        <v>0.488</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="B11" s="3" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="C11" s="3">
-        <v>14752</v>
+        <v>14378</v>
       </c>
       <c r="D11" s="15">
         <v>0.11</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="B12" s="3" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C12" s="3">
-        <v>90499</v>
+        <v>88226</v>
       </c>
       <c r="D12" s="15">
-        <v>0.6746</v>
+        <v>0.6747</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="B13" s="3" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="C13" s="3">
-        <v>38392</v>
+        <v>37605</v>
       </c>
       <c r="D13" s="15">
-        <v>0.2862</v>
+        <v>0.2876</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="B14" s="3" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C14" s="3">
-        <v>12356</v>
+        <v>11966</v>
       </c>
       <c r="D14" s="15">
-        <v>0.0921</v>
+        <v>0.0915</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="B15" s="3" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="C15" s="3">
-        <v>35814</v>
+        <v>35024</v>
       </c>
       <c r="D15" s="15">
-        <v>0.2669</v>
+        <v>0.2678</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="B16" s="3" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="C16" s="3">
-        <v>25430</v>
+        <v>24892</v>
       </c>
       <c r="D16" s="15">
-        <v>0.1895</v>
+        <v>0.1904</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="B17" s="3" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="C17" s="3">
-        <v>21065</v>
+        <v>20638</v>
       </c>
       <c r="D17" s="15">
-        <v>0.157</v>
+        <v>0.1578</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="B18" s="3" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C18" s="3">
-        <v>96212</v>
+        <v>93913</v>
       </c>
       <c r="D18" s="15">
-        <v>0.7171</v>
+        <v>0.7182</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="B19" s="3" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="C19" s="3">
-        <v>10962</v>
+        <v>10726</v>
       </c>
       <c r="D19" s="15">
-        <v>0.0817</v>
+        <v>0.082</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="B20" s="3" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="C20" s="3">
-        <v>6228</v>
+        <v>6124</v>
       </c>
       <c r="D20" s="15">
-        <v>0.0464</v>
+        <v>0.0468</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="B21" s="3" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C21" s="3">
-        <v>5339</v>
+        <v>5260</v>
       </c>
       <c r="D21" s="15">
-        <v>0.0398</v>
+        <v>0.0402</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1" s="4" customFormat="1">
       <c r="D22" s="14"/>
       <c r="F22" s="14"/>
     </row>
     <row r="23">
-      <c r="B23" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="32" t="s">
+      <c r="B23" s="30" t="s">
+        <v>315</v>
+      </c>
+      <c r="C23" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D23" s="33"/>
+      <c r="D23" s="32"/>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="B24" s="34"/>
-      <c r="C24" s="35" t="s">
+      <c r="B24" s="33"/>
+      <c r="C24" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D24" s="35" t="s">
+      <c r="D24" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="B25" s="3" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C25" s="3">
-        <v>53943</v>
+        <v>52584</v>
       </c>
       <c r="D25" s="15">
-        <v>0.4021</v>
+        <v>0.4022</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="B26" s="3" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="C26" s="3">
-        <v>61300</v>
+        <v>59798</v>
       </c>
       <c r="D26" s="15">
-        <v>0.457</v>
+        <v>0.4574</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="B27" s="3" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="C27" s="3">
-        <v>15975</v>
+        <v>15529</v>
       </c>
       <c r="D27" s="15">
-        <v>0.1191</v>
+        <v>0.1188</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="B28" s="3" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="C28" s="3">
-        <v>2919</v>
+        <v>2830</v>
       </c>
       <c r="D28" s="15">
-        <v>0.0218</v>
+        <v>0.0216</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1" s="4" customFormat="1">
       <c r="D29" s="14"/>
       <c r="F29" s="14"/>
     </row>
     <row r="30">
-      <c r="B30" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="32" t="s">
+      <c r="B30" s="30" t="s">
+        <v>320</v>
+      </c>
+      <c r="C30" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D30" s="33"/>
+      <c r="D30" s="32"/>
     </row>
     <row r="31" ht="15" customHeight="1">
-      <c r="B31" s="34"/>
-      <c r="C31" s="35" t="s">
+      <c r="B31" s="33"/>
+      <c r="C31" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D31" s="35" t="s">
+      <c r="D31" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="B32" s="3" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C32" s="3">
-        <v>7972</v>
+        <v>7642</v>
       </c>
       <c r="D32" s="15">
-        <v>0.0993</v>
+        <v>0.0977</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="B33" s="3" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="C33" s="3">
-        <v>16390</v>
+        <v>15758</v>
       </c>
       <c r="D33" s="15">
-        <v>0.2041</v>
+        <v>0.2014</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="B34" s="3" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="C34" s="3">
-        <v>21348</v>
+        <v>20489</v>
       </c>
       <c r="D34" s="15">
-        <v>0.2659</v>
+        <v>0.2618</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="B35" s="3" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="C35" s="3">
-        <v>13847</v>
+        <v>13306</v>
       </c>
       <c r="D35" s="15">
-        <v>0.1725</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="B36" s="3" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C36" s="3">
-        <v>6333</v>
+        <v>6085</v>
       </c>
       <c r="D36" s="15">
-        <v>0.0789</v>
+        <v>0.0778</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="B37" s="3" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="C37" s="3">
-        <v>2040</v>
+        <v>1937</v>
       </c>
       <c r="D37" s="15">
-        <v>0.0254</v>
+        <v>0.0248</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="B38" s="3" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C38" s="3">
-        <v>850</v>
+        <v>823</v>
       </c>
       <c r="D38" s="15">
-        <v>0.0106</v>
+        <v>0.0105</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="B39" s="3" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="C39" s="3">
-        <v>8657</v>
+        <v>8389</v>
       </c>
       <c r="D39" s="15">
-        <v>0.1078</v>
+        <v>0.1072</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="B40" s="3" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="C40" s="3">
-        <v>3560</v>
+        <v>3458</v>
       </c>
       <c r="D40" s="15">
-        <v>0.0443</v>
+        <v>0.0442</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="B41" s="3" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C41" s="3">
-        <v>580</v>
+        <v>566</v>
       </c>
       <c r="D41" s="15">
         <v>0.0072</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="B42" s="3" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="C42" s="3">
-        <v>1678</v>
+        <v>1624</v>
       </c>
       <c r="D42" s="15">
-        <v>0.0209</v>
+        <v>0.0208</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="B43" s="3" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="C43" s="3">
-        <v>16005</v>
+        <v>15045</v>
       </c>
       <c r="D43" s="15">
-        <v>0.1993</v>
+        <v>0.1922</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="B44" s="3" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C44" s="3">
-        <v>1735</v>
+        <v>1650</v>
       </c>
       <c r="D44" s="15">
-        <v>0.0216</v>
+        <v>0.0211</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1" s="4" customFormat="1">
       <c r="D45" s="14"/>
       <c r="F45" s="14"/>
     </row>
     <row r="46">
-      <c r="B46" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="32" t="s">
+      <c r="B46" s="30" t="s">
+        <v>334</v>
+      </c>
+      <c r="C46" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D46" s="33"/>
+      <c r="D46" s="32"/>
     </row>
     <row r="47" ht="15" customHeight="1">
-      <c r="B47" s="34"/>
-      <c r="C47" s="35" t="s">
+      <c r="B47" s="33"/>
+      <c r="C47" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D47" s="35" t="s">
+      <c r="D47" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="B48" s="3" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C48" s="3">
         <v>434</v>
       </c>
       <c r="D48" s="15">
-        <v>0.0054</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="B49" s="3" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="C49" s="3">
-        <v>817</v>
+        <v>235</v>
       </c>
       <c r="D49" s="15">
-        <v>0.0102</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="B50" s="3" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="C50" s="3">
-        <v>541</v>
+        <v>801</v>
       </c>
       <c r="D50" s="15">
-        <v>0.0068</v>
+        <v>0.0102</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="B51" s="3" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C51" s="3">
-        <v>675</v>
+        <v>535</v>
       </c>
       <c r="D51" s="15">
-        <v>0.0084</v>
+        <v>0.0068</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="B52" s="3" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C52" s="3">
-        <v>5170</v>
+        <v>665</v>
       </c>
       <c r="D52" s="15">
-        <v>0.0645</v>
+        <v>0.0085</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="B53" s="3" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="C53" s="3">
-        <v>206</v>
+        <v>5027</v>
       </c>
       <c r="D53" s="15">
-        <v>0.0026</v>
+        <v>0.0642</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="B54" s="3" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="C54" s="3">
-        <v>459</v>
+        <v>192</v>
       </c>
       <c r="D54" s="15">
-        <v>0.0057</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="B55" s="3" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C55" s="3">
-        <v>3211</v>
+        <v>8</v>
       </c>
       <c r="D55" s="15">
-        <v>0.0401</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="B56" s="3" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="C56" s="3">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="D56" s="15">
-        <v>0.0004</v>
+        <v>0.0003</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="B57" s="3" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C57" s="3">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="D57" s="15">
-        <v>0.0014</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="B58" s="3" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C58" s="3">
-        <v>18</v>
+        <v>422</v>
       </c>
       <c r="D58" s="15">
-        <v>0.0002</v>
+        <v>0.0054</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="B59" s="3" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="C59" s="3">
-        <v>56</v>
+        <v>3114</v>
       </c>
       <c r="D59" s="15">
-        <v>0.0007</v>
+        <v>0.0398</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="B60" s="3" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="C60" s="3">
-        <v>143</v>
+        <v>35</v>
       </c>
       <c r="D60" s="15">
-        <v>0.0018</v>
+        <v>0.0004</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="B61" s="3" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="C61" s="3">
-        <v>568</v>
+        <v>112</v>
       </c>
       <c r="D61" s="15">
-        <v>0.0071</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="B62" s="3" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="C62" s="3">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D62" s="15">
-        <v>0.0004</v>
+        <v>0.0002</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="B63" s="3" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="C63" s="3">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="D63" s="15">
-        <v>0.0002</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="B64" s="3" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C64" s="3">
-        <v>25</v>
+        <v>137</v>
       </c>
       <c r="D64" s="15">
-        <v>0.0003</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="B65" s="3" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="C65" s="3">
-        <v>2119</v>
+        <v>561</v>
       </c>
       <c r="D65" s="15">
-        <v>0.0265</v>
+        <v>0.0072</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="B66" s="3" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="C66" s="3">
-        <v>3746</v>
+        <v>31</v>
       </c>
       <c r="D66" s="15">
-        <v>0.0468</v>
+        <v>0.0004</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="B67" s="3" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C67" s="3">
-        <v>77</v>
+        <v>14</v>
       </c>
       <c r="D67" s="15">
-        <v>0.001</v>
+        <v>0.0002</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="B68" s="3" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="C68" s="3">
-        <v>520</v>
+        <v>23</v>
       </c>
       <c r="D68" s="15">
-        <v>0.0065</v>
+        <v>0.0003</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="B69" s="3" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="C69" s="3">
-        <v>40</v>
+        <v>2062</v>
       </c>
       <c r="D69" s="15">
-        <v>0.0005</v>
+        <v>0.0263</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="B70" s="3" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C70" s="3">
-        <v>1125</v>
+        <v>3625</v>
       </c>
       <c r="D70" s="15">
-        <v>0.014</v>
+        <v>0.0463</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="B71" s="3" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="C71" s="3">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="D71" s="15">
-        <v>0.0014</v>
+        <v>0.0009</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="B72" s="3" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="C72" s="3">
-        <v>471</v>
+        <v>508</v>
       </c>
       <c r="D72" s="15">
-        <v>0.0059</v>
+        <v>0.0065</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="B73" s="3" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="C73" s="3">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="D73" s="15">
-        <v>0.0002</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="B74" s="3" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C74" s="3">
-        <v>197</v>
+        <v>1089</v>
       </c>
       <c r="D74" s="15">
-        <v>0.0025</v>
+        <v>0.0139</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="B75" s="3" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C75" s="3">
-        <v>41</v>
+        <v>110</v>
       </c>
       <c r="D75" s="15">
-        <v>0.0005</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="B76" s="3" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="C76" s="3">
-        <v>56</v>
+        <v>465</v>
       </c>
       <c r="D76" s="15">
-        <v>0.0007</v>
+        <v>0.0059</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="B77" s="3" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="C77" s="3">
-        <v>92</v>
+        <v>13</v>
       </c>
       <c r="D77" s="15">
-        <v>0.0011</v>
+        <v>0.0002</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="B78" s="3" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="C78" s="3">
-        <v>301</v>
+        <v>183</v>
       </c>
       <c r="D78" s="15">
-        <v>0.0038</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="B79" s="3" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="C79" s="3">
-        <v>3742</v>
+        <v>41</v>
       </c>
       <c r="D79" s="15">
-        <v>0.0467</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="B80" s="3" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="C80" s="3">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="D80" s="15">
-        <v>0.0012</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="B81" s="3" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="C81" s="3">
-        <v>27</v>
+        <v>209</v>
       </c>
       <c r="D81" s="15">
-        <v>0.0003</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="B82" s="3" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="C82" s="3">
-        <v>4</v>
+        <v>52</v>
       </c>
       <c r="D82" s="15">
-        <v>0</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="B83" s="3" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="C83" s="3">
-        <v>921</v>
+        <v>89</v>
       </c>
       <c r="D83" s="15">
-        <v>0.0115</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="B84" s="3" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="C84" s="3">
-        <v>14</v>
+        <v>283</v>
       </c>
       <c r="D84" s="15">
-        <v>0.0002</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="B85" s="3" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="C85" s="3">
-        <v>192</v>
+        <v>3613</v>
       </c>
       <c r="D85" s="15">
-        <v>0.0024</v>
+        <v>0.0462</v>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="B86" s="3" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="C86" s="3">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="D86" s="15">
-        <v>0.0002</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="B87" s="3" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C87" s="3">
-        <v>2558</v>
+        <v>24</v>
       </c>
       <c r="D87" s="15">
-        <v>0.0319</v>
+        <v>0.0003</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="B88" s="3" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="C88" s="3">
-        <v>39</v>
+        <v>3</v>
       </c>
       <c r="D88" s="15">
-        <v>0.0005</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="B89" s="3" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="C89" s="3">
-        <v>5982</v>
+        <v>26</v>
       </c>
       <c r="D89" s="15">
-        <v>0.0747</v>
+        <v>0.0003</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="B90" s="3" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C90" s="3">
-        <v>203</v>
+        <v>907</v>
       </c>
       <c r="D90" s="15">
-        <v>0.0025</v>
+        <v>0.0116</v>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="B91" s="3" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="C91" s="3">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="D91" s="15">
-        <v>0</v>
+        <v>0.0002</v>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="B92" s="3" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="C92" s="3">
-        <v>27</v>
+        <v>185</v>
       </c>
       <c r="D92" s="15">
-        <v>0.0003</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="B93" s="3" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C93" s="3">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="D93" s="15">
-        <v>0.0007</v>
+        <v>0.0002</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="B94" s="3" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C94" s="3">
-        <v>63</v>
+        <v>1350</v>
       </c>
       <c r="D94" s="15">
-        <v>0.0008</v>
+        <v>0.0173</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="B95" s="3" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="C95" s="3">
-        <v>167</v>
+        <v>2469</v>
       </c>
       <c r="D95" s="15">
-        <v>0.0021</v>
+        <v>0.0315</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="B96" s="3" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="C96" s="3">
-        <v>6439</v>
+        <v>9</v>
       </c>
       <c r="D96" s="15">
-        <v>0.0804</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="B97" s="3" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="C97" s="3">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="D97" s="15">
-        <v>0.0008</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="B98" s="3" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="C98" s="3">
-        <v>42</v>
+        <v>5791</v>
       </c>
       <c r="D98" s="15">
-        <v>0.0005</v>
+        <v>0.074</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="B99" s="3" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C99" s="3">
-        <v>314</v>
+        <v>192</v>
       </c>
       <c r="D99" s="15">
-        <v>0.0039</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="B100" s="3" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="C100" s="3">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="D100" s="15">
-        <v>0.0002</v>
+        <v>0</v>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="B101" s="3" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="C101" s="3">
-        <v>648</v>
+        <v>27</v>
       </c>
       <c r="D101" s="15">
-        <v>0.0081</v>
+        <v>0.0003</v>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="B102" s="3" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="C102" s="3">
-        <v>454</v>
+        <v>55</v>
       </c>
       <c r="D102" s="15">
-        <v>0.0057</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="B103" s="3" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="C103" s="3">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D103" s="15">
-        <v>0.0001</v>
+        <v>0.0002</v>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="B104" s="3" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="C104" s="3">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D104" s="15">
-        <v>0.0001</v>
+        <v>0.0002</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="B105" s="3" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="C105" s="3">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="D105" s="15">
-        <v>0.0002</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="B106" s="3" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="C106" s="3">
-        <v>14</v>
+        <v>160</v>
       </c>
       <c r="D106" s="15">
-        <v>0.0002</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="B107" s="3" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="C107" s="3">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="D107" s="15">
-        <v>0.0002</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
       <c r="B108" s="3" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="C108" s="3">
-        <v>2121</v>
+        <v>13</v>
       </c>
       <c r="D108" s="15">
-        <v>0.0265</v>
+        <v>0.0002</v>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1">
       <c r="B109" s="3" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="C109" s="3">
-        <v>1326</v>
+        <v>13</v>
       </c>
       <c r="D109" s="15">
-        <v>0.0166</v>
+        <v>0.0002</v>
       </c>
     </row>
     <row r="110" ht="15" customHeight="1">
       <c r="B110" s="3" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="C110" s="3">
-        <v>10</v>
+        <v>6284</v>
       </c>
       <c r="D110" s="15">
-        <v>0.0001</v>
+        <v>0.0803</v>
       </c>
     </row>
     <row r="111" ht="15" customHeight="1">
       <c r="B111" s="3" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="C111" s="3">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="D111" s="15">
-        <v>0.0006</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="112" ht="15" customHeight="1">
       <c r="B112" s="3" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C112" s="3">
-        <v>2461</v>
+        <v>40</v>
       </c>
       <c r="D112" s="15">
-        <v>0.0307</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="113" ht="15" customHeight="1">
       <c r="B113" s="3" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="C113" s="3">
-        <v>4858</v>
+        <v>316</v>
       </c>
       <c r="D113" s="15">
-        <v>0.0607</v>
+        <v>0.004</v>
       </c>
     </row>
     <row r="114" ht="15" customHeight="1">
       <c r="B114" s="3" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="C114" s="3">
-        <v>1790</v>
+        <v>16</v>
       </c>
       <c r="D114" s="15">
-        <v>0.0223</v>
+        <v>0.0002</v>
       </c>
     </row>
     <row r="115" ht="15" customHeight="1">
       <c r="B115" s="3" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C115" s="3">
-        <v>744</v>
+        <v>620</v>
       </c>
       <c r="D115" s="15">
-        <v>0.0093</v>
+        <v>0.0079</v>
       </c>
     </row>
     <row r="116" ht="15" customHeight="1">
       <c r="B116" s="3" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="C116" s="3">
-        <v>7</v>
+        <v>443</v>
       </c>
       <c r="D116" s="15">
-        <v>0.0001</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="117" ht="15" customHeight="1">
       <c r="B117" s="3" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="C117" s="3">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D117" s="15">
-        <v>0.0004</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="118" ht="15" customHeight="1">
       <c r="B118" s="3" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="C118" s="3">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="D118" s="15">
-        <v>0.0015</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="119" ht="15" customHeight="1">
       <c r="B119" s="3" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="C119" s="3">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="D119" s="15">
-        <v>0.0008</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="120" ht="15" customHeight="1">
       <c r="B120" s="3" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="C120" s="3">
-        <v>4543</v>
+        <v>0</v>
       </c>
       <c r="D120" s="15">
-        <v>0.0567</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121" ht="15" customHeight="1">
       <c r="B121" s="3" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C121" s="3">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D121" s="15">
         <v>0.0002</v>
       </c>
     </row>
     <row r="122" ht="15" customHeight="1">
       <c r="B122" s="3" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="C122" s="3">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="D122" s="15">
-        <v>0.0005</v>
+        <v>0.0002</v>
       </c>
     </row>
     <row r="123" ht="15" customHeight="1">
       <c r="B123" s="3" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="C123" s="3">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D123" s="15">
         <v>0.0003</v>
       </c>
     </row>
     <row r="124" ht="15" customHeight="1">
       <c r="B124" s="3" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="C124" s="3">
-        <v>9</v>
+        <v>2039</v>
       </c>
       <c r="D124" s="15">
-        <v>0.0001</v>
+        <v>0.0261</v>
       </c>
     </row>
     <row r="125" ht="15" customHeight="1">
       <c r="B125" s="3" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="C125" s="3">
-        <v>41</v>
+        <v>1262</v>
       </c>
       <c r="D125" s="15">
-        <v>0.0005</v>
+        <v>0.0161</v>
       </c>
     </row>
     <row r="126" ht="15" customHeight="1">
       <c r="B126" s="3" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C126" s="3">
-        <v>2221</v>
+        <v>10</v>
       </c>
       <c r="D126" s="15">
-        <v>0.0277</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="127" ht="15" customHeight="1">
       <c r="B127" s="3" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="C127" s="3">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="D127" s="15">
-        <v>0.0003</v>
+        <v>0.0007</v>
       </c>
     </row>
     <row r="128" ht="15" customHeight="1">
       <c r="B128" s="3" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="C128" s="3">
-        <v>339</v>
+        <v>2366</v>
       </c>
       <c r="D128" s="15">
-        <v>0.0042</v>
+        <v>0.0302</v>
       </c>
     </row>
     <row r="129" ht="15" customHeight="1">
       <c r="B129" s="3" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="C129" s="3">
-        <v>632</v>
+        <v>4723</v>
       </c>
       <c r="D129" s="15">
-        <v>0.0079</v>
+        <v>0.0604</v>
       </c>
     </row>
     <row r="130" ht="15" customHeight="1">
       <c r="B130" s="3" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="C130" s="3">
-        <v>884</v>
+        <v>202</v>
       </c>
       <c r="D130" s="15">
-        <v>0.011</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="131" ht="15" customHeight="1">
       <c r="B131" s="3" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C131" s="3">
-        <v>9</v>
+        <v>1739</v>
       </c>
       <c r="D131" s="15">
-        <v>0.0001</v>
+        <v>0.0222</v>
       </c>
     </row>
     <row r="132" ht="15" customHeight="1">
       <c r="B132" s="3" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="C132" s="3">
-        <v>57</v>
+        <v>716</v>
       </c>
       <c r="D132" s="15">
-        <v>0.0007</v>
+        <v>0.0091</v>
       </c>
     </row>
     <row r="133" ht="15" customHeight="1">
       <c r="B133" s="3" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="C133" s="3">
-        <v>8135</v>
+        <v>7</v>
       </c>
       <c r="D133" s="15">
-        <v>0.1016</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="134" ht="15" customHeight="1">
       <c r="B134" s="3" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="C134" s="3">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="D134" s="15">
-        <v>0.0001</v>
+        <v>0.0004</v>
       </c>
     </row>
     <row r="135" ht="15" customHeight="1">
       <c r="B135" s="3" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="C135" s="3">
-        <v>3676</v>
+        <v>125</v>
       </c>
       <c r="D135" s="15">
-        <v>0.0459</v>
+        <v>0.0016</v>
       </c>
     </row>
     <row r="136" ht="15" customHeight="1">
       <c r="B136" s="3" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C136" s="3">
-        <v>461</v>
+        <v>61</v>
       </c>
       <c r="D136" s="15">
-        <v>0.0058</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="137" ht="15" customHeight="1">
       <c r="B137" s="3" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="C137" s="3">
-        <v>49</v>
+        <v>4388</v>
       </c>
       <c r="D137" s="15">
-        <v>0.0006</v>
+        <v>0.0561</v>
       </c>
     </row>
     <row r="138" ht="15" customHeight="1">
       <c r="B138" s="3" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="C138" s="3">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="D138" s="15">
-        <v>0.0001</v>
+        <v>0.0003</v>
       </c>
     </row>
     <row r="139" ht="15" customHeight="1">
       <c r="B139" s="3" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="C139" s="3">
-        <v>3</v>
+        <v>40</v>
       </c>
       <c r="D139" s="15">
-        <v>0</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="140" ht="15" customHeight="1">
       <c r="B140" s="3" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="C140" s="3">
-        <v>16421</v>
+        <v>27</v>
       </c>
       <c r="D140" s="15">
-        <v>0.205</v>
+        <v>0.0003</v>
       </c>
     </row>
     <row r="141" ht="15" customHeight="1">
       <c r="B141" s="3" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="C141" s="3">
-        <v>917</v>
+        <v>6</v>
       </c>
       <c r="D141" s="15">
-        <v>0.0114</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="142" ht="15" customHeight="1">
       <c r="B142" s="3" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="C142" s="3">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="D142" s="15">
-        <v>0.0017</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="143" ht="15" customHeight="1">
       <c r="B143" s="3" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="C143" s="3">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D143" s="15">
-        <v>0.0001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="144" ht="15" customHeight="1">
       <c r="B144" s="3" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="C144" s="3">
-        <v>39</v>
+        <v>2146</v>
       </c>
       <c r="D144" s="15">
-        <v>0.0005</v>
+        <v>0.0274</v>
       </c>
     </row>
     <row r="145" ht="15" customHeight="1">
       <c r="B145" s="3" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="C145" s="3">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="D145" s="15">
-        <v>0.001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146" ht="15" customHeight="1">
       <c r="B146" s="3" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="C146" s="3">
-        <v>330</v>
+        <v>22</v>
       </c>
       <c r="D146" s="15">
-        <v>0.0041</v>
+        <v>0.0003</v>
       </c>
     </row>
     <row r="147" ht="15" customHeight="1">
       <c r="B147" s="3" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="C147" s="3">
-        <v>61</v>
+        <v>1</v>
       </c>
       <c r="D147" s="15">
-        <v>0.0008</v>
+        <v>0</v>
       </c>
     </row>
     <row r="148" ht="15" customHeight="1">
       <c r="B148" s="3" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="C148" s="3">
-        <v>941</v>
+        <v>335</v>
       </c>
       <c r="D148" s="15">
-        <v>0.0117</v>
+        <v>0.0043</v>
       </c>
     </row>
     <row r="149" ht="15" customHeight="1">
       <c r="B149" s="3" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="C149" s="3">
-        <v>209</v>
+        <v>603</v>
       </c>
       <c r="D149" s="15">
-        <v>0.0026</v>
+        <v>0.0077</v>
       </c>
     </row>
     <row r="150" ht="15" customHeight="1">
       <c r="B150" s="3" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="C150" s="3">
-        <v>1363</v>
+        <v>870</v>
       </c>
       <c r="D150" s="15">
-        <v>0.017</v>
+        <v>0.0111</v>
       </c>
     </row>
     <row r="151" ht="15" customHeight="1">
       <c r="B151" s="3" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="C151" s="3">
-        <v>209</v>
+        <v>2</v>
       </c>
       <c r="D151" s="15">
-        <v>0.0026</v>
+        <v>0</v>
       </c>
     </row>
     <row r="152" ht="15" customHeight="1">
       <c r="B152" s="3" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="C152" s="3">
-        <v>1917</v>
+        <v>29</v>
       </c>
       <c r="D152" s="15">
-        <v>0.0239</v>
-[...13 lines deleted...]
-      <c r="D154" s="33"/>
+        <v>0.0004</v>
+      </c>
+    </row>
+    <row r="153" ht="15" customHeight="1">
+      <c r="B153" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C153" s="3">
+        <v>8</v>
+      </c>
+      <c r="D153" s="15">
+        <v>0.0001</v>
+      </c>
+    </row>
+    <row r="154" ht="15" customHeight="1">
+      <c r="B154" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="C154" s="3">
+        <v>60</v>
+      </c>
+      <c r="D154" s="15">
+        <v>0.0008</v>
+      </c>
     </row>
     <row r="155" ht="15" customHeight="1">
-      <c r="B155" s="34"/>
-[...4 lines deleted...]
-        <v>8</v>
+      <c r="B155" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="C155" s="3">
+        <v>7809</v>
+      </c>
+      <c r="D155" s="15">
+        <v>0.0998</v>
       </c>
     </row>
     <row r="156" ht="15" customHeight="1">
       <c r="B156" s="3" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C156" s="3">
-        <v>38742</v>
+        <v>5</v>
       </c>
       <c r="D156" s="15">
-        <v>0.4825</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="157" ht="15" customHeight="1">
       <c r="B157" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="C157" s="3">
+        <v>3579</v>
+      </c>
+      <c r="D157" s="15">
+        <v>0.0457</v>
+      </c>
+    </row>
+    <row r="158" ht="15" customHeight="1">
+      <c r="B158" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="C158" s="3">
+        <v>441</v>
+      </c>
+      <c r="D158" s="15">
+        <v>0.0056</v>
+      </c>
+    </row>
+    <row r="159" ht="15" customHeight="1">
+      <c r="B159" s="3" t="s">
         <v>446</v>
       </c>
-      <c r="C157" s="3">
-[...11 lines deleted...]
-      <c r="B159" s="31" t="s">
+      <c r="C159" s="3">
+        <v>49</v>
+      </c>
+      <c r="D159" s="15">
+        <v>0.0006</v>
+      </c>
+    </row>
+    <row r="160" ht="15" customHeight="1">
+      <c r="B160" s="3" t="s">
         <v>447</v>
       </c>
-      <c r="C159" s="32" t="s">
+      <c r="C160" s="3">
         <v>6</v>
       </c>
-      <c r="D159" s="33"/>
-[...7 lines deleted...]
-        <v>8</v>
+      <c r="D160" s="15">
+        <v>0.0001</v>
       </c>
     </row>
     <row r="161" ht="15" customHeight="1">
       <c r="B161" s="3" t="s">
         <v>448</v>
       </c>
       <c r="C161" s="3">
-        <v>14594</v>
+        <v>6</v>
       </c>
       <c r="D161" s="15">
-        <v>0.1088</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="162" ht="15" customHeight="1">
       <c r="B162" s="3" t="s">
         <v>449</v>
       </c>
       <c r="C162" s="3">
-        <v>35163</v>
+        <v>4</v>
       </c>
       <c r="D162" s="15">
-        <v>0.2622</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="163" ht="15" customHeight="1">
       <c r="B163" s="3" t="s">
         <v>450</v>
       </c>
       <c r="C163" s="3">
-        <v>52559</v>
+        <v>8</v>
       </c>
       <c r="D163" s="15">
-        <v>0.3919</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="164" ht="15" customHeight="1">
       <c r="B164" s="3" t="s">
         <v>451</v>
       </c>
       <c r="C164" s="3">
-        <v>31793</v>
+        <v>15728</v>
       </c>
       <c r="D164" s="15">
-        <v>0.2371</v>
-[...7 lines deleted...]
-      <c r="B166" s="31" t="s">
+        <v>0.201</v>
+      </c>
+    </row>
+    <row r="165" ht="15" customHeight="1">
+      <c r="B165" s="3" t="s">
         <v>452</v>
       </c>
-      <c r="C166" s="32" t="s">
+      <c r="C165" s="3">
+        <v>873</v>
+      </c>
+      <c r="D165" s="15">
+        <v>0.0112</v>
+      </c>
+    </row>
+    <row r="166" ht="15" customHeight="1">
+      <c r="B166" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="C166" s="3">
+        <v>133</v>
+      </c>
+      <c r="D166" s="15">
+        <v>0.0017</v>
+      </c>
+    </row>
+    <row r="167" ht="15" customHeight="1">
+      <c r="B167" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="C167" s="3">
         <v>6</v>
       </c>
-      <c r="D166" s="33"/>
-[...7 lines deleted...]
-        <v>8</v>
+      <c r="D167" s="15">
+        <v>0.0001</v>
       </c>
     </row>
     <row r="168" ht="15" customHeight="1">
       <c r="B168" s="3" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="C168" s="3">
-        <v>65452</v>
+        <v>42</v>
       </c>
       <c r="D168" s="15">
-        <v>0.4882</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="169" ht="15" customHeight="1">
       <c r="B169" s="3" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C169" s="3">
-        <v>68626</v>
+        <v>74</v>
       </c>
       <c r="D169" s="15">
-        <v>0.5118</v>
-[...10 lines deleted...]
-      <c r="D171" s="33"/>
+        <v>0.0009</v>
+      </c>
+    </row>
+    <row r="170" ht="15" customHeight="1">
+      <c r="B170" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="C170" s="3">
+        <v>320</v>
+      </c>
+      <c r="D170" s="15">
+        <v>0.0041</v>
+      </c>
+    </row>
+    <row r="171" ht="15" customHeight="1">
+      <c r="B171" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="C171" s="3">
+        <v>54</v>
+      </c>
+      <c r="D171" s="15">
+        <v>0.0007</v>
+      </c>
     </row>
     <row r="172" ht="15" customHeight="1">
-      <c r="B172" s="34"/>
-[...4 lines deleted...]
-        <v>8</v>
+      <c r="B172" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="C172" s="3">
+        <v>923</v>
+      </c>
+      <c r="D172" s="15">
+        <v>0.0118</v>
       </c>
     </row>
     <row r="173" ht="15" customHeight="1">
       <c r="B173" s="3" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="C173" s="3">
-        <v>41429</v>
+        <v>1813</v>
       </c>
       <c r="D173" s="15">
-        <v>0.5164</v>
-[...22 lines deleted...]
-      </c>
+        <v>0.0232</v>
+      </c>
+    </row>
+    <row r="174" ht="15" customHeight="1" s="4" customFormat="1">
+      <c r="D174" s="14"/>
+      <c r="F174" s="14"/>
+    </row>
+    <row r="175">
+      <c r="B175" s="30" t="s">
+        <v>461</v>
+      </c>
+      <c r="C175" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="D175" s="32"/>
     </row>
     <row r="176" ht="15" customHeight="1">
-      <c r="B176" s="3" t="s">
-[...6 lines deleted...]
-        <v>0.4304</v>
+      <c r="B176" s="33"/>
+      <c r="C176" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="D176" s="34" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="177" ht="15" customHeight="1">
       <c r="B177" s="3" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C177" s="3">
-        <v>41825</v>
+        <v>36835</v>
       </c>
       <c r="D177" s="15">
-        <v>0.5213</v>
+        <v>0.4707</v>
       </c>
     </row>
     <row r="178" ht="15" customHeight="1">
       <c r="B178" s="3" t="s">
-        <v>302</v>
+        <v>463</v>
       </c>
       <c r="C178" s="3">
-        <v>24320</v>
+        <v>56474</v>
       </c>
       <c r="D178" s="15">
-        <v>0.3031</v>
-[...2 lines deleted...]
-    <row r="179" ht="15" customHeight="1"/>
+        <v>0.7216</v>
+      </c>
+    </row>
+    <row r="179" ht="15" customHeight="1" s="4" customFormat="1">
+      <c r="D179" s="14"/>
+      <c r="F179" s="14"/>
+    </row>
     <row r="180">
-      <c r="B180" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C180" s="32" t="s">
+      <c r="B180" s="30" t="s">
+        <v>464</v>
+      </c>
+      <c r="C180" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D180" s="33"/>
+      <c r="D180" s="32"/>
     </row>
     <row r="181" ht="15" customHeight="1">
-      <c r="B181" s="34"/>
-      <c r="C181" s="35" t="s">
+      <c r="B181" s="33"/>
+      <c r="C181" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D181" s="35" t="s">
+      <c r="D181" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="182" ht="15" customHeight="1">
       <c r="B182" s="3" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="C182" s="3">
-        <v>31528</v>
+        <v>14257</v>
       </c>
       <c r="D182" s="15">
-        <v>0.393</v>
+        <v>0.1091</v>
       </c>
     </row>
     <row r="183" ht="15" customHeight="1">
       <c r="B183" s="3" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="C183" s="3">
-        <v>18728</v>
+        <v>34110</v>
       </c>
       <c r="D183" s="15">
-        <v>0.2334</v>
+        <v>0.261</v>
       </c>
     </row>
     <row r="184" ht="15" customHeight="1">
       <c r="B184" s="3" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C184" s="3">
-        <v>35860</v>
+        <v>51482</v>
       </c>
       <c r="D184" s="15">
-        <v>0.447</v>
+        <v>0.3939</v>
       </c>
     </row>
     <row r="185" ht="15" customHeight="1">
       <c r="B185" s="3" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="C185" s="3">
-        <v>4970</v>
+        <v>30863</v>
       </c>
       <c r="D185" s="15">
-        <v>0.0619</v>
-[...21 lines deleted...]
-        <v>0.2145</v>
+        <v>0.2361</v>
+      </c>
+    </row>
+    <row r="186" ht="15" customHeight="1" s="4" customFormat="1">
+      <c r="D186" s="14"/>
+      <c r="F186" s="14"/>
+    </row>
+    <row r="187">
+      <c r="B187" s="30" t="s">
+        <v>469</v>
+      </c>
+      <c r="C187" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="D187" s="32"/>
+    </row>
+    <row r="188" ht="15" customHeight="1">
+      <c r="B188" s="33"/>
+      <c r="C188" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="D188" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="189" ht="15" customHeight="1">
+      <c r="B189" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="C189" s="3">
+        <v>63655</v>
+      </c>
+      <c r="D189" s="15">
+        <v>0.4871</v>
+      </c>
+    </row>
+    <row r="190" ht="15" customHeight="1">
+      <c r="B190" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="C190" s="3">
+        <v>67026</v>
+      </c>
+      <c r="D190" s="15">
+        <v>0.5129</v>
+      </c>
+    </row>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192">
+      <c r="B192" s="30" t="s">
+        <v>472</v>
+      </c>
+      <c r="C192" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="D192" s="32"/>
+    </row>
+    <row r="193" ht="15" customHeight="1">
+      <c r="B193" s="33"/>
+      <c r="C193" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="D193" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="194" ht="15" customHeight="1">
+      <c r="B194" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="C194" s="3">
+        <v>40431</v>
+      </c>
+      <c r="D194" s="15">
+        <v>0.5171</v>
+      </c>
+    </row>
+    <row r="195" ht="15" customHeight="1">
+      <c r="B195" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C195" s="3">
+        <v>37366</v>
+      </c>
+      <c r="D195" s="15">
+        <v>0.4779</v>
+      </c>
+    </row>
+    <row r="196" ht="15" customHeight="1">
+      <c r="B196" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="C196" s="3">
+        <v>41481</v>
+      </c>
+      <c r="D196" s="15">
+        <v>0.5305</v>
+      </c>
+    </row>
+    <row r="197" ht="15" customHeight="1">
+      <c r="B197" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="C197" s="3">
+        <v>33730</v>
+      </c>
+      <c r="D197" s="15">
+        <v>0.4314</v>
+      </c>
+    </row>
+    <row r="198" ht="15" customHeight="1">
+      <c r="B198" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="C198" s="3">
+        <v>40777</v>
+      </c>
+      <c r="D198" s="15">
+        <v>0.5215</v>
+      </c>
+    </row>
+    <row r="199" ht="15" customHeight="1">
+      <c r="B199" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="C199" s="3">
+        <v>23701</v>
+      </c>
+      <c r="D199" s="15">
+        <v>0.3031</v>
+      </c>
+    </row>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201">
+      <c r="B201" s="30" t="s">
+        <v>478</v>
+      </c>
+      <c r="C201" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="D201" s="32"/>
+    </row>
+    <row r="202" ht="15" customHeight="1">
+      <c r="B202" s="33"/>
+      <c r="C202" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="D202" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="203" ht="15" customHeight="1">
+      <c r="B203" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="C203" s="3">
+        <v>30647</v>
+      </c>
+      <c r="D203" s="15">
+        <v>0.392</v>
+      </c>
+    </row>
+    <row r="204" ht="15" customHeight="1">
+      <c r="B204" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C204" s="3">
+        <v>18288</v>
+      </c>
+      <c r="D204" s="15">
+        <v>0.2339</v>
+      </c>
+    </row>
+    <row r="205" ht="15" customHeight="1">
+      <c r="B205" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="C205" s="3">
+        <v>34923</v>
+      </c>
+      <c r="D205" s="15">
+        <v>0.4466</v>
+      </c>
+    </row>
+    <row r="206" ht="15" customHeight="1">
+      <c r="B206" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="C206" s="3">
+        <v>4818</v>
+      </c>
+      <c r="D206" s="15">
+        <v>0.0616</v>
+      </c>
+    </row>
+    <row r="207" ht="15" customHeight="1">
+      <c r="B207" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="C207" s="3">
+        <v>43821</v>
+      </c>
+      <c r="D207" s="15">
+        <v>0.5604</v>
+      </c>
+    </row>
+    <row r="208" ht="15" customHeight="1">
+      <c r="B208" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="C208" s="3">
+        <v>16902</v>
+      </c>
+      <c r="D208" s="15">
+        <v>0.2162</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:D5"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="B46:B47"/>
     <mergeCell ref="C46:D46"/>
-    <mergeCell ref="B154:B155"/>
-[...6 lines deleted...]
-    <mergeCell ref="C171:D171"/>
+    <mergeCell ref="B175:B176"/>
+    <mergeCell ref="C175:D175"/>
     <mergeCell ref="B180:B181"/>
     <mergeCell ref="C180:D180"/>
+    <mergeCell ref="B187:B188"/>
+    <mergeCell ref="C187:D187"/>
+    <mergeCell ref="B192:B193"/>
+    <mergeCell ref="C192:D192"/>
+    <mergeCell ref="B201:B202"/>
+    <mergeCell ref="C201:D201"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295"/>
   <headerFooter/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A2:J147"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="0">
       <selection sqref="A1" activeCell="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1" style="1"/>
     <col min="2" max="2" width="108.140625" customWidth="1" style="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1" style="1"/>
     <col min="4" max="4" width="12.140625" customWidth="1" style="13"/>
     <col min="5" max="5" width="12.140625" customWidth="1" style="1"/>
     <col min="6" max="6" width="12.140625" customWidth="1" style="13"/>
     <col min="7" max="16384" width="8.85546875" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15" customHeight="1"/>
     <row r="2" ht="15" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="F2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="3" ht="15" customHeight="1">
       <c r="B3" s="24"/>
-      <c r="C3" s="25"/>
-[...1 lines deleted...]
-      <c r="F3" s="27" t="s">
+      <c r="D3" s="25"/>
+      <c r="F3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="B4" s="24"/>
-      <c r="C4" s="25"/>
-[...1 lines deleted...]
-      <c r="F4" s="27" t="s">
+      <c r="D4" s="25"/>
+      <c r="F4" s="26" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="B5" s="28"/>
-[...2 lines deleted...]
-      <c r="F5" s="27" t="s">
+      <c r="B5" s="27"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="29"/>
+      <c r="F5" s="26" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
     </row>
     <row r="6" ht="15" customHeight="1"/>
     <row r="7" ht="15" customHeight="1"/>
     <row r="8">
-      <c r="B8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="32" t="s">
+      <c r="B8" s="30" t="s">
+        <v>484</v>
+      </c>
+      <c r="C8" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="33"/>
+      <c r="D8" s="32"/>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="B9" s="34"/>
-      <c r="C9" s="35" t="s">
+      <c r="B9" s="33"/>
+      <c r="C9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="35" t="s">
+      <c r="D9" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="B10" s="1" t="s">
-        <v>468</v>
+        <v>485</v>
       </c>
       <c r="C10" s="1">
-        <v>24941</v>
+        <v>24395</v>
       </c>
       <c r="D10" s="13">
-        <v>0.3039</v>
+        <v>0.3034</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="B11" s="1" t="s">
-        <v>469</v>
+        <v>486</v>
       </c>
       <c r="C11" s="1">
-        <v>4577</v>
+        <v>4496</v>
       </c>
       <c r="D11" s="13">
-        <v>0.0558</v>
+        <v>0.0559</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="B12" s="1" t="s">
-        <v>470</v>
+        <v>487</v>
       </c>
       <c r="C12" s="1">
-        <v>5184</v>
+        <v>5060</v>
       </c>
       <c r="D12" s="13">
-        <v>0.0632</v>
+        <v>0.0629</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="B13" s="1" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="C13" s="1">
-        <v>4035</v>
+        <v>3933</v>
       </c>
       <c r="D13" s="13">
-        <v>0.0492</v>
+        <v>0.0489</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="B14" s="1" t="s">
-        <v>472</v>
+        <v>489</v>
       </c>
       <c r="C14" s="1">
-        <v>6682</v>
+        <v>6574</v>
       </c>
       <c r="D14" s="13">
-        <v>0.0814</v>
+        <v>0.0818</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="B15" s="1" t="s">
-        <v>473</v>
+        <v>490</v>
       </c>
       <c r="C15" s="1">
-        <v>1584</v>
+        <v>1561</v>
       </c>
       <c r="D15" s="13">
-        <v>0.0193</v>
+        <v>0.0194</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="B16" s="1" t="s">
-        <v>474</v>
+        <v>491</v>
       </c>
       <c r="C16" s="1">
-        <v>4926</v>
+        <v>4848</v>
       </c>
       <c r="D16" s="13">
-        <v>0.06</v>
+        <v>0.0603</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="B17" s="1" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="C17" s="1">
-        <v>1407</v>
+        <v>1401</v>
       </c>
       <c r="D17" s="13">
-        <v>0.0171</v>
+        <v>0.0174</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="B18" s="1" t="s">
-        <v>476</v>
+        <v>493</v>
       </c>
       <c r="C18" s="1">
-        <v>6175</v>
+        <v>6058</v>
       </c>
       <c r="D18" s="13">
-        <v>0.0752</v>
+        <v>0.0753</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="B19" s="1" t="s">
-        <v>477</v>
+        <v>494</v>
       </c>
       <c r="C19" s="1">
-        <v>1861</v>
+        <v>1857</v>
       </c>
       <c r="D19" s="13">
-        <v>0.0227</v>
+        <v>0.0231</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="B20" s="1" t="s">
-        <v>478</v>
+        <v>495</v>
       </c>
       <c r="C20" s="1">
-        <v>2440</v>
+        <v>2397</v>
       </c>
       <c r="D20" s="13">
-        <v>0.0297</v>
+        <v>0.0298</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="B21" s="1" t="s">
-        <v>479</v>
+        <v>496</v>
       </c>
       <c r="C21" s="1">
-        <v>1541</v>
+        <v>1505</v>
       </c>
       <c r="D21" s="13">
-        <v>0.0188</v>
+        <v>0.0187</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="B22" s="1" t="s">
-        <v>480</v>
+        <v>497</v>
       </c>
       <c r="C22" s="1">
-        <v>1471</v>
+        <v>1448</v>
       </c>
       <c r="D22" s="13">
-        <v>0.0179</v>
+        <v>0.018</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="B23" s="1" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="C23" s="1">
-        <v>6533</v>
+        <v>6349</v>
       </c>
       <c r="D23" s="13">
-        <v>0.0796</v>
+        <v>0.079</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="B24" s="1" t="s">
-        <v>482</v>
+        <v>499</v>
       </c>
       <c r="C24" s="1">
-        <v>2361</v>
+        <v>2321</v>
       </c>
       <c r="D24" s="13">
-        <v>0.0288</v>
+        <v>0.0289</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="B25" s="1" t="s">
-        <v>483</v>
+        <v>500</v>
       </c>
       <c r="C25" s="1">
-        <v>5739</v>
+        <v>5626</v>
       </c>
       <c r="D25" s="13">
-        <v>0.0699</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="B26" s="1" t="s">
-        <v>484</v>
+        <v>501</v>
       </c>
       <c r="C26" s="1">
-        <v>4474</v>
+        <v>4374</v>
       </c>
       <c r="D26" s="13">
-        <v>0.0545</v>
+        <v>0.0544</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="B27" s="1" t="s">
-        <v>485</v>
+        <v>502</v>
       </c>
       <c r="C27" s="1">
-        <v>2546</v>
+        <v>2480</v>
       </c>
       <c r="D27" s="13">
-        <v>0.031</v>
+        <v>0.0308</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="B28" s="1" t="s">
-        <v>486</v>
+        <v>503</v>
       </c>
       <c r="C28" s="1">
-        <v>4216</v>
+        <v>4094</v>
       </c>
       <c r="D28" s="13">
-        <v>0.0514</v>
+        <v>0.0509</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="B29" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="1">
-        <v>10405</v>
+        <v>10125</v>
       </c>
       <c r="D29" s="13">
-        <v>0.1268</v>
+        <v>0.1259</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="B30" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C30" s="1">
-        <v>19285</v>
+        <v>18905</v>
       </c>
       <c r="D30" s="13">
-        <v>0.235</v>
+        <v>0.2351</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D31" s="12"/>
       <c r="F31" s="12"/>
     </row>
     <row r="32">
-      <c r="B32" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="32" t="s">
+      <c r="B32" s="30" t="s">
+        <v>101</v>
+      </c>
+      <c r="C32" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D32" s="33"/>
+      <c r="D32" s="32"/>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="B33" s="34"/>
-      <c r="C33" s="35" t="s">
+      <c r="B33" s="33"/>
+      <c r="C33" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D33" s="35" t="s">
+      <c r="D33" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="B34" s="1" t="s">
-        <v>487</v>
+        <v>504</v>
       </c>
       <c r="C34" s="1">
-        <v>899</v>
+        <v>872</v>
       </c>
       <c r="D34" s="13">
-        <v>0.0395</v>
+        <v>0.0386</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="B35" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C35" s="1">
-        <v>584</v>
+        <v>538</v>
       </c>
       <c r="D35" s="13">
-        <v>0.0257</v>
+        <v>0.0238</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="B36" s="1" t="s">
-        <v>488</v>
+        <v>505</v>
       </c>
       <c r="C36" s="1">
-        <v>313</v>
+        <v>291</v>
       </c>
       <c r="D36" s="13">
-        <v>0.0138</v>
+        <v>0.0129</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="B37" s="1" t="s">
-        <v>489</v>
+        <v>506</v>
       </c>
       <c r="C37" s="1">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="D37" s="13">
-        <v>0.0135</v>
+        <v>0.0132</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="B38" s="1" t="s">
-        <v>490</v>
+        <v>507</v>
       </c>
       <c r="C38" s="1">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="D38" s="13">
-        <v>0.0087</v>
+        <v>0.0082</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="B39" s="1" t="s">
-        <v>491</v>
+        <v>508</v>
       </c>
       <c r="C39" s="1">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="D39" s="13">
-        <v>0.0051</v>
+        <v>0.0049</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="B40" s="1" t="s">
-        <v>492</v>
+        <v>509</v>
       </c>
       <c r="C40" s="1">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D40" s="13">
-        <v>0.0024</v>
+        <v>0.0022</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="B41" s="1" t="s">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="C41" s="1">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="D41" s="13">
-        <v>0.0104</v>
+        <v>0.0101</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="B42" s="1" t="s">
-        <v>494</v>
+        <v>511</v>
       </c>
       <c r="C42" s="1">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D42" s="13">
-        <v>0.0039</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="B43" s="1" t="s">
-        <v>495</v>
+        <v>512</v>
       </c>
       <c r="C43" s="1">
         <v>48</v>
       </c>
       <c r="D43" s="13">
         <v>0.0021</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="B44" s="1" t="s">
-        <v>496</v>
+        <v>513</v>
       </c>
       <c r="C44" s="1">
-        <v>411</v>
+        <v>388</v>
       </c>
       <c r="D44" s="13">
-        <v>0.0181</v>
+        <v>0.0172</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="B45" s="1" t="s">
-        <v>497</v>
+        <v>514</v>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="D45" s="13">
-        <v>0.0088</v>
+        <v>0.0091</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="B46" s="1" t="s">
-        <v>498</v>
+        <v>515</v>
       </c>
       <c r="C46" s="1">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D46" s="13">
         <v>0.0008</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="B47" s="1" t="s">
-        <v>499</v>
+        <v>516</v>
       </c>
       <c r="C47" s="1">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D47" s="13">
-        <v>0.0014</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="B48" s="1" t="s">
-        <v>500</v>
+        <v>517</v>
       </c>
       <c r="C48" s="1">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D48" s="13">
-        <v>0.0015</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="B49" s="1" t="s">
-        <v>501</v>
+        <v>518</v>
       </c>
       <c r="C49" s="1">
-        <v>359</v>
+        <v>346</v>
       </c>
       <c r="D49" s="13">
-        <v>0.0158</v>
+        <v>0.0153</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="B50" s="1" t="s">
-        <v>502</v>
+        <v>519</v>
       </c>
       <c r="C50" s="1">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D50" s="13">
         <v>0.0099</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="B51" s="1" t="s">
-        <v>503</v>
+        <v>520</v>
       </c>
       <c r="C51" s="1">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="D51" s="13">
-        <v>0.0059</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="B52" s="1" t="s">
-        <v>504</v>
+        <v>521</v>
       </c>
       <c r="C52" s="1">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D52" s="13">
         <v>0.0112</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="B53" s="1" t="s">
-        <v>505</v>
+        <v>522</v>
       </c>
       <c r="C53" s="1">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D53" s="13">
-        <v>0.0025</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="B54" s="1" t="s">
-        <v>506</v>
+        <v>523</v>
       </c>
       <c r="C54" s="1">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D54" s="13">
         <v>0.0008</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="B55" s="1" t="s">
-        <v>507</v>
+        <v>524</v>
       </c>
       <c r="C55" s="1">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D55" s="13">
-        <v>0.0034</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="B56" s="1" t="s">
-        <v>508</v>
+        <v>525</v>
       </c>
       <c r="C56" s="1">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D56" s="13">
-        <v>0.0038</v>
+        <v>0.0036</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="B57" s="1" t="s">
-        <v>509</v>
+        <v>526</v>
       </c>
       <c r="C57" s="1">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="D57" s="13">
-        <v>0.0091</v>
+        <v>0.009</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="B58" s="1" t="s">
-        <v>510</v>
+        <v>527</v>
       </c>
       <c r="C58" s="1">
         <v>34</v>
       </c>
       <c r="D58" s="13">
         <v>0.0015</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="B59" s="1" t="s">
-        <v>511</v>
+        <v>528</v>
       </c>
       <c r="C59" s="1">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D59" s="13">
-        <v>0.0013</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="B60" s="1" t="s">
-        <v>512</v>
+        <v>529</v>
       </c>
       <c r="C60" s="1">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D60" s="13">
-        <v>0.0015</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="B61" s="1" t="s">
-        <v>513</v>
+        <v>530</v>
       </c>
       <c r="C61" s="1">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D61" s="13">
-        <v>0.0054</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="B62" s="1" t="s">
-        <v>514</v>
+        <v>531</v>
       </c>
       <c r="C62" s="1">
-        <v>387</v>
+        <v>374</v>
       </c>
       <c r="D62" s="13">
-        <v>0.017</v>
+        <v>0.0166</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="B63" s="1" t="s">
-        <v>515</v>
+        <v>532</v>
       </c>
       <c r="C63" s="1">
-        <v>471</v>
+        <v>484</v>
       </c>
       <c r="D63" s="13">
-        <v>0.0207</v>
+        <v>0.0214</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="B64" s="1" t="s">
-        <v>516</v>
+        <v>533</v>
       </c>
       <c r="C64" s="1">
         <v>122</v>
       </c>
       <c r="D64" s="13">
         <v>0.0054</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="B65" s="1" t="s">
-        <v>517</v>
+        <v>534</v>
       </c>
       <c r="C65" s="1">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D65" s="13">
         <v>0.0051</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="B66" s="1" t="s">
-        <v>518</v>
+        <v>535</v>
       </c>
       <c r="C66" s="1">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D66" s="13">
-        <v>0.0011</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="B67" s="1" t="s">
-        <v>519</v>
+        <v>536</v>
       </c>
       <c r="C67" s="1">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="D67" s="13">
-        <v>0.0312</v>
+        <v>0.0316</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="B68" s="1" t="s">
-        <v>520</v>
+        <v>537</v>
       </c>
       <c r="C68" s="1">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="D68" s="13">
-        <v>0.0068</v>
+        <v>0.0065</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="B69" s="1" t="s">
-        <v>521</v>
+        <v>538</v>
       </c>
       <c r="C69" s="1">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="D69" s="13">
-        <v>0.0136</v>
+        <v>0.0144</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="B70" s="1" t="s">
-        <v>522</v>
+        <v>539</v>
       </c>
       <c r="C70" s="1">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D70" s="13">
-        <v>0.001</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="B71" s="1" t="s">
-        <v>523</v>
+        <v>540</v>
       </c>
       <c r="C71" s="1">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="D71" s="13">
-        <v>0.0109</v>
+        <v>0.0113</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="B72" s="1" t="s">
-        <v>524</v>
+        <v>541</v>
       </c>
       <c r="C72" s="1">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D72" s="13">
-        <v>0.0093</v>
+        <v>0.0095</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="B73" s="1" t="s">
-        <v>525</v>
+        <v>542</v>
       </c>
       <c r="C73" s="1">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="D73" s="13">
-        <v>0.0125</v>
+        <v>0.0128</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="B74" s="1" t="s">
-        <v>526</v>
+        <v>543</v>
       </c>
       <c r="C74" s="1">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D74" s="13">
         <v>0.0141</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="B75" s="1" t="s">
-        <v>527</v>
+        <v>544</v>
       </c>
       <c r="C75" s="1">
-        <v>547</v>
+        <v>535</v>
       </c>
       <c r="D75" s="13">
-        <v>0.024</v>
+        <v>0.0237</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="B76" s="1" t="s">
-        <v>528</v>
+        <v>545</v>
       </c>
       <c r="C76" s="1">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="D76" s="13">
-        <v>0.0131</v>
+        <v>0.0134</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="B77" s="1" t="s">
-        <v>529</v>
+        <v>546</v>
       </c>
       <c r="C77" s="1">
-        <v>1750</v>
+        <v>1748</v>
       </c>
       <c r="D77" s="13">
-        <v>0.0769</v>
+        <v>0.0774</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="B78" s="1" t="s">
-        <v>530</v>
+        <v>547</v>
       </c>
       <c r="C78" s="1">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="D78" s="13">
-        <v>0.017</v>
+        <v>0.0174</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="B79" s="1" t="s">
-        <v>531</v>
+        <v>548</v>
       </c>
       <c r="C79" s="1">
-        <v>783</v>
+        <v>761</v>
       </c>
       <c r="D79" s="13">
-        <v>0.0344</v>
+        <v>0.0337</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="B80" s="1" t="s">
-        <v>532</v>
+        <v>549</v>
       </c>
       <c r="C80" s="1">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D80" s="13">
-        <v>0.0103</v>
+        <v>0.0105</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="B81" s="1" t="s">
-        <v>533</v>
+        <v>550</v>
       </c>
       <c r="C81" s="1">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="D81" s="13">
-        <v>0.0046</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="B82" s="1" t="s">
-        <v>534</v>
+        <v>551</v>
       </c>
       <c r="C82" s="1">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="D82" s="13">
         <v>0.0175</v>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="B83" s="1" t="s">
-        <v>535</v>
+        <v>552</v>
       </c>
       <c r="C83" s="1">
         <v>107</v>
       </c>
       <c r="D83" s="13">
         <v>0.0047</v>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="B84" s="1" t="s">
-        <v>536</v>
+        <v>553</v>
       </c>
       <c r="C84" s="1">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="D84" s="13">
         <v>0.0133</v>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="B85" s="1" t="s">
-        <v>537</v>
+        <v>554</v>
       </c>
       <c r="C85" s="1">
         <v>640</v>
       </c>
       <c r="D85" s="13">
-        <v>0.0281</v>
+        <v>0.0284</v>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="B86" s="1" t="s">
-        <v>538</v>
+        <v>555</v>
       </c>
       <c r="C86" s="1">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="D86" s="13">
-        <v>0.0096</v>
+        <v>0.0101</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="B87" s="1" t="s">
-        <v>539</v>
+        <v>556</v>
       </c>
       <c r="C87" s="1">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D87" s="13">
         <v>0.0047</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="B88" s="1" t="s">
-        <v>540</v>
+        <v>557</v>
       </c>
       <c r="C88" s="1">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D88" s="13">
-        <v>0.0139</v>
+        <v>0.0142</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="B89" s="1" t="s">
-        <v>541</v>
+        <v>558</v>
       </c>
       <c r="C89" s="1">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="D89" s="13">
-        <v>0.021</v>
+        <v>0.0215</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="B90" s="1" t="s">
-        <v>542</v>
+        <v>559</v>
       </c>
       <c r="C90" s="1">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="D90" s="13">
-        <v>0.0068</v>
+        <v>0.0065</v>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="B91" s="1" t="s">
-        <v>543</v>
+        <v>560</v>
       </c>
       <c r="C91" s="1">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D91" s="13">
         <v>0.0124</v>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="B92" s="1" t="s">
-        <v>544</v>
+        <v>561</v>
       </c>
       <c r="C92" s="1">
         <v>78</v>
       </c>
       <c r="D92" s="13">
-        <v>0.0034</v>
+        <v>0.0035</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="B93" s="1" t="s">
-        <v>545</v>
+        <v>562</v>
       </c>
       <c r="C93" s="1">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D93" s="13">
-        <v>0.0013</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="B94" s="1" t="s">
-        <v>546</v>
+        <v>563</v>
       </c>
       <c r="C94" s="1">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D94" s="13">
-        <v>0.0078</v>
+        <v>0.0079</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="B95" s="1" t="s">
-        <v>547</v>
+        <v>564</v>
       </c>
       <c r="C95" s="1">
         <v>135</v>
       </c>
       <c r="D95" s="13">
-        <v>0.0059</v>
+        <v>0.006</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="B96" s="1" t="s">
-        <v>548</v>
+        <v>565</v>
       </c>
       <c r="C96" s="1">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="D96" s="13">
-        <v>0.0191</v>
+        <v>0.0194</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="B97" s="1" t="s">
-        <v>549</v>
+        <v>566</v>
       </c>
       <c r="C97" s="1">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D97" s="13">
         <v>0.0041</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="B98" s="1" t="s">
-        <v>550</v>
+        <v>567</v>
       </c>
       <c r="C98" s="1">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="D98" s="13">
-        <v>0.0101</v>
+        <v>0.0099</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="B99" s="1" t="s">
-        <v>551</v>
+        <v>568</v>
       </c>
       <c r="C99" s="1">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="D99" s="13">
-        <v>0.0087</v>
+        <v>0.0084</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="B100" s="1" t="s">
-        <v>552</v>
+        <v>569</v>
       </c>
       <c r="C100" s="1">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D100" s="13">
-        <v>0.0015</v>
+        <v>0.0013</v>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="B101" s="1" t="s">
-        <v>553</v>
+        <v>570</v>
       </c>
       <c r="C101" s="1">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D101" s="13">
         <v>0.0008</v>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="B102" s="1" t="s">
-        <v>554</v>
+        <v>571</v>
       </c>
       <c r="C102" s="1">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D102" s="13">
-        <v>0.0042</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="B103" s="1" t="s">
-        <v>555</v>
+        <v>572</v>
       </c>
       <c r="C103" s="1">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="D103" s="13">
-        <v>0.0026</v>
+        <v>0.0023</v>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="B104" s="1" t="s">
-        <v>556</v>
+        <v>573</v>
       </c>
       <c r="C104" s="1">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D104" s="13">
-        <v>0.0005</v>
+        <v>0.0006</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="B105" s="1" t="s">
-        <v>557</v>
+        <v>574</v>
       </c>
       <c r="C105" s="1">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D105" s="13">
         <v>0.0037</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="B106" s="1" t="s">
-        <v>558</v>
+        <v>575</v>
       </c>
       <c r="C106" s="1">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D106" s="13">
-        <v>0.0013</v>
+        <v>0.0011</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="B107" s="1" t="s">
-        <v>559</v>
+        <v>576</v>
       </c>
       <c r="C107" s="1">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="D107" s="13">
-        <v>0.0054</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
       <c r="B108" s="1" t="s">
-        <v>560</v>
+        <v>577</v>
       </c>
       <c r="C108" s="1">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="D108" s="13">
-        <v>0.0131</v>
+        <v>0.0129</v>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1">
       <c r="B109" s="1" t="s">
-        <v>561</v>
+        <v>578</v>
       </c>
       <c r="C109" s="1">
-        <v>478</v>
+        <v>465</v>
       </c>
       <c r="D109" s="13">
-        <v>0.021</v>
+        <v>0.0206</v>
       </c>
     </row>
     <row r="110" ht="15" customHeight="1">
       <c r="B110" s="1" t="s">
-        <v>562</v>
+        <v>579</v>
       </c>
       <c r="C110" s="1">
-        <v>1731</v>
+        <v>1710</v>
       </c>
       <c r="D110" s="13">
-        <v>0.0761</v>
+        <v>0.0758</v>
       </c>
     </row>
     <row r="111" ht="15" customHeight="1">
       <c r="B111" s="1" t="s">
-        <v>563</v>
+        <v>580</v>
       </c>
       <c r="C111" s="1">
-        <v>368</v>
+        <v>359</v>
       </c>
       <c r="D111" s="13">
-        <v>0.0162</v>
+        <v>0.0159</v>
       </c>
     </row>
     <row r="112" ht="15" customHeight="1">
       <c r="B112" s="1" t="s">
-        <v>564</v>
+        <v>581</v>
       </c>
       <c r="C112" s="1">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D112" s="13">
-        <v>0.0071</v>
+        <v>0.0073</v>
       </c>
     </row>
     <row r="113" ht="15" customHeight="1">
       <c r="B113" s="1" t="s">
-        <v>565</v>
+        <v>582</v>
       </c>
       <c r="C113" s="1">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="D113" s="13">
-        <v>0.0151</v>
+        <v>0.015</v>
       </c>
     </row>
     <row r="114" ht="15" customHeight="1">
       <c r="B114" s="1" t="s">
-        <v>566</v>
+        <v>583</v>
       </c>
       <c r="C114" s="1">
-        <v>619</v>
+        <v>653</v>
       </c>
       <c r="D114" s="13">
-        <v>0.0272</v>
+        <v>0.0289</v>
       </c>
     </row>
     <row r="115" ht="15" customHeight="1">
       <c r="B115" s="1" t="s">
-        <v>532</v>
+        <v>549</v>
       </c>
       <c r="C115" s="1">
-        <v>362</v>
+        <v>388</v>
       </c>
       <c r="D115" s="13">
-        <v>0.0159</v>
+        <v>0.0172</v>
       </c>
     </row>
     <row r="116" ht="15" customHeight="1">
       <c r="B116" s="1" t="s">
-        <v>567</v>
+        <v>584</v>
       </c>
       <c r="C116" s="1">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D116" s="13">
-        <v>0.0231</v>
+        <v>0.0233</v>
       </c>
     </row>
     <row r="117" ht="15" customHeight="1">
       <c r="B117" s="1" t="s">
-        <v>568</v>
+        <v>585</v>
       </c>
       <c r="C117" s="1">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="D117" s="13">
-        <v>0.005</v>
+        <v>0.0052</v>
       </c>
     </row>
     <row r="118" ht="15" customHeight="1">
       <c r="B118" s="1" t="s">
-        <v>569</v>
+        <v>586</v>
       </c>
       <c r="C118" s="1">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="D118" s="13">
-        <v>0.003</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="119" ht="15" customHeight="1">
       <c r="B119" s="1" t="s">
-        <v>570</v>
+        <v>587</v>
       </c>
       <c r="C119" s="1">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="D119" s="13">
-        <v>0.002</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="120" ht="15" customHeight="1">
       <c r="B120" s="1" t="s">
-        <v>571</v>
+        <v>588</v>
       </c>
       <c r="C120" s="1">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="D120" s="13">
-        <v>0.0135</v>
+        <v>0.0136</v>
       </c>
     </row>
     <row r="121" ht="15" customHeight="1">
       <c r="B121" s="1" t="s">
-        <v>572</v>
+        <v>589</v>
       </c>
       <c r="C121" s="1">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D121" s="13">
-        <v>0.0037</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="122" ht="15" customHeight="1">
       <c r="B122" s="1" t="s">
-        <v>573</v>
+        <v>590</v>
       </c>
       <c r="C122" s="1">
         <v>20</v>
       </c>
       <c r="D122" s="13">
         <v>0.0009</v>
       </c>
     </row>
     <row r="123" ht="15" customHeight="1">
       <c r="B123" s="1" t="s">
-        <v>574</v>
+        <v>591</v>
       </c>
       <c r="C123" s="1">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="D123" s="13">
-        <v>0.0029</v>
+        <v>0.0031</v>
       </c>
     </row>
     <row r="124" ht="15" customHeight="1">
       <c r="B124" s="1" t="s">
-        <v>575</v>
+        <v>592</v>
       </c>
       <c r="C124" s="1">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D124" s="13">
-        <v>0.004</v>
+        <v>0.0041</v>
       </c>
     </row>
     <row r="125" ht="15" customHeight="1">
       <c r="B125" s="1" t="s">
-        <v>576</v>
+        <v>593</v>
       </c>
       <c r="C125" s="1">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D125" s="13">
-        <v>0.0015</v>
+        <v>0.0019</v>
       </c>
     </row>
     <row r="126" ht="15" customHeight="1">
       <c r="B126" s="1" t="s">
-        <v>577</v>
+        <v>594</v>
       </c>
       <c r="C126" s="1">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D126" s="13">
-        <v>0.0025</v>
+        <v>0.0026</v>
       </c>
     </row>
     <row r="127" ht="15" customHeight="1">
       <c r="B127" s="1" t="s">
-        <v>578</v>
+        <v>595</v>
       </c>
       <c r="C127" s="1">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D127" s="13">
-        <v>0.0011</v>
+        <v>0.0012</v>
       </c>
     </row>
     <row r="128" ht="15" customHeight="1">
       <c r="B128" s="1" t="s">
-        <v>579</v>
+        <v>596</v>
       </c>
       <c r="C128" s="1">
         <v>32</v>
       </c>
       <c r="D128" s="13">
         <v>0.0014</v>
       </c>
     </row>
     <row r="129" ht="15" customHeight="1">
       <c r="B129" s="1" t="s">
-        <v>580</v>
+        <v>597</v>
       </c>
       <c r="C129" s="1">
         <v>299</v>
       </c>
       <c r="D129" s="13">
-        <v>0.0131</v>
+        <v>0.0132</v>
       </c>
     </row>
     <row r="130" ht="15" customHeight="1">
       <c r="B130" s="1" t="s">
-        <v>581</v>
+        <v>598</v>
       </c>
       <c r="C130" s="1">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="D130" s="13">
-        <v>0.0215</v>
+        <v>0.0214</v>
       </c>
     </row>
     <row r="131" ht="15" customHeight="1">
       <c r="B131" s="1" t="s">
-        <v>582</v>
+        <v>599</v>
       </c>
       <c r="C131" s="1">
-        <v>600</v>
+        <v>587</v>
       </c>
       <c r="D131" s="13">
-        <v>0.0264</v>
+        <v>0.026</v>
       </c>
     </row>
     <row r="132" ht="15" customHeight="1">
       <c r="B132" s="1" t="s">
-        <v>583</v>
+        <v>600</v>
       </c>
       <c r="C132" s="1">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="D132" s="13">
-        <v>0.0144</v>
+        <v>0.0141</v>
       </c>
     </row>
     <row r="133" ht="15" customHeight="1">
       <c r="B133" s="1" t="s">
-        <v>584</v>
+        <v>601</v>
       </c>
       <c r="C133" s="1">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="D133" s="13">
-        <v>0.0149</v>
+        <v>0.0146</v>
       </c>
     </row>
     <row r="134" ht="15" customHeight="1">
       <c r="B134" s="1" t="s">
-        <v>585</v>
+        <v>602</v>
       </c>
       <c r="C134" s="1">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="D134" s="13">
-        <v>0.0188</v>
+        <v>0.0192</v>
       </c>
     </row>
     <row r="135" ht="15" customHeight="1">
       <c r="B135" s="1" t="s">
-        <v>586</v>
+        <v>603</v>
       </c>
       <c r="C135" s="1">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D135" s="13">
-        <v>0.0076</v>
+        <v>0.0075</v>
       </c>
     </row>
     <row r="136" ht="15" customHeight="1">
       <c r="B136" s="1" t="s">
-        <v>587</v>
+        <v>604</v>
       </c>
       <c r="C136" s="1">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="D136" s="13">
         <v>0.0306</v>
       </c>
     </row>
     <row r="137" ht="15" customHeight="1">
       <c r="B137" s="1" t="s">
-        <v>588</v>
+        <v>605</v>
       </c>
       <c r="C137" s="1">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D137" s="13">
         <v>0.0021</v>
       </c>
     </row>
     <row r="138" ht="15" customHeight="1">
       <c r="B138" s="1" t="s">
-        <v>589</v>
+        <v>606</v>
       </c>
       <c r="C138" s="1">
         <v>20</v>
       </c>
       <c r="D138" s="13">
         <v>0.0009</v>
       </c>
     </row>
     <row r="139" ht="15" customHeight="1">
       <c r="B139" s="1" t="s">
-        <v>590</v>
+        <v>607</v>
       </c>
       <c r="C139" s="1">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D139" s="13">
-        <v>0.0031</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="140" ht="15" customHeight="1">
       <c r="B140" s="1" t="s">
-        <v>591</v>
+        <v>608</v>
       </c>
       <c r="C140" s="1">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="D140" s="13">
-        <v>0.0073</v>
+        <v>0.007</v>
       </c>
     </row>
     <row r="141" ht="15" customHeight="1">
       <c r="B141" s="1" t="s">
-        <v>592</v>
+        <v>609</v>
       </c>
       <c r="C141" s="1">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D141" s="13">
-        <v>0.0006</v>
+        <v>0.0005</v>
       </c>
     </row>
     <row r="142" ht="15" customHeight="1">
       <c r="B142" s="1" t="s">
-        <v>593</v>
+        <v>610</v>
       </c>
       <c r="C142" s="1">
         <v>5</v>
       </c>
       <c r="D142" s="13">
         <v>0.0002</v>
       </c>
     </row>
     <row r="143" ht="15" customHeight="1">
       <c r="B143" s="1" t="s">
-        <v>594</v>
+        <v>611</v>
       </c>
       <c r="C143" s="1">
         <v>3</v>
       </c>
       <c r="D143" s="13">
         <v>0.0001</v>
       </c>
     </row>
     <row r="144" ht="15" customHeight="1">
       <c r="B144" s="1" t="s">
-        <v>595</v>
+        <v>612</v>
       </c>
       <c r="C144" s="1">
         <v>2</v>
       </c>
       <c r="D144" s="13">
         <v>0.0001</v>
       </c>
     </row>
     <row r="145" ht="15" customHeight="1">
       <c r="B145" s="1" t="s">
-        <v>596</v>
+        <v>613</v>
       </c>
       <c r="C145" s="1">
         <v>1</v>
       </c>
       <c r="D145" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="146" ht="15" customHeight="1">
       <c r="B146" s="1" t="s">
-        <v>597</v>
+        <v>614</v>
       </c>
       <c r="C146" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D146" s="13">
         <v>0.0002</v>
       </c>
     </row>
     <row r="147" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D147" s="12"/>
       <c r="F147" s="12"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:D5"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:D32"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
@@ -14503,1861 +14714,1859 @@
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1" style="1"/>
     <col min="2" max="2" width="108.140625" customWidth="1" style="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1" style="1"/>
     <col min="4" max="4" width="12.140625" customWidth="1" style="13"/>
     <col min="5" max="5" width="12.140625" customWidth="1" style="1"/>
     <col min="6" max="6" width="12.140625" customWidth="1" style="13"/>
     <col min="7" max="16384" width="8.85546875" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15" customHeight="1"/>
     <row r="2" ht="15" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="F2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="3" ht="15" customHeight="1">
       <c r="B3" s="24"/>
-      <c r="C3" s="25"/>
-[...1 lines deleted...]
-      <c r="F3" s="27" t="s">
+      <c r="D3" s="25"/>
+      <c r="F3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="B4" s="24"/>
-      <c r="C4" s="25"/>
-[...1 lines deleted...]
-      <c r="F4" s="27" t="s">
+      <c r="D4" s="25"/>
+      <c r="F4" s="26" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="B5" s="28"/>
-[...2 lines deleted...]
-      <c r="F5" s="27" t="s">
+      <c r="B5" s="27"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="29"/>
+      <c r="F5" s="26" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
     </row>
     <row r="6" ht="15" customHeight="1"/>
     <row r="7" ht="15" customHeight="1"/>
     <row r="8">
-      <c r="B8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="32" t="s">
+      <c r="B8" s="30" t="s">
+        <v>615</v>
+      </c>
+      <c r="C8" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="33"/>
+      <c r="D8" s="32"/>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="B9" s="34"/>
-      <c r="C9" s="35" t="s">
+      <c r="B9" s="33"/>
+      <c r="C9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="35" t="s">
+      <c r="D9" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="B10" s="1" t="s">
-        <v>599</v>
+        <v>616</v>
       </c>
       <c r="C10" s="1">
-        <v>42470</v>
+        <v>41490</v>
       </c>
       <c r="D10" s="13">
-        <v>0.351</v>
+        <v>0.3502</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="B11" s="1" t="s">
-        <v>600</v>
+        <v>617</v>
       </c>
       <c r="C11" s="1">
-        <v>12201</v>
+        <v>11994</v>
       </c>
       <c r="D11" s="13">
-        <v>0.1008</v>
+        <v>0.1012</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="B12" s="1" t="s">
-        <v>601</v>
+        <v>618</v>
       </c>
       <c r="C12" s="1">
-        <v>24536</v>
+        <v>23927</v>
       </c>
       <c r="D12" s="13">
-        <v>0.2028</v>
+        <v>0.2019</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="B13" s="1" t="s">
-        <v>602</v>
+        <v>619</v>
       </c>
       <c r="C13" s="1">
-        <v>41796</v>
+        <v>41080</v>
       </c>
       <c r="D13" s="13">
-        <v>0.3454</v>
+        <v>0.3467</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="B14" s="8"/>
       <c r="D14" s="12"/>
       <c r="F14" s="12"/>
     </row>
     <row r="15">
-      <c r="B15" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="32" t="s">
+      <c r="B15" s="30" t="s">
+        <v>620</v>
+      </c>
+      <c r="C15" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D15" s="33"/>
+      <c r="D15" s="32"/>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="B16" s="34"/>
-      <c r="C16" s="35" t="s">
+      <c r="B16" s="33"/>
+      <c r="C16" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D16" s="35" t="s">
+      <c r="D16" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="B17" s="1" t="s">
-        <v>604</v>
+        <v>621</v>
       </c>
       <c r="C17" s="1">
-        <v>73536</v>
+        <v>72045</v>
       </c>
       <c r="D17" s="13">
-        <v>0.6077</v>
+        <v>0.608</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="B18" s="1" t="s">
-        <v>605</v>
+        <v>622</v>
       </c>
       <c r="C18" s="1">
-        <v>45412</v>
+        <v>44353</v>
       </c>
       <c r="D18" s="13">
-        <v>0.3753</v>
+        <v>0.3743</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="B19" s="1" t="s">
-        <v>606</v>
+        <v>623</v>
       </c>
       <c r="C19" s="1">
-        <v>59013</v>
+        <v>57837</v>
       </c>
       <c r="D19" s="13">
-        <v>0.4877</v>
+        <v>0.4881</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="B20" s="1" t="s">
-        <v>607</v>
+        <v>624</v>
       </c>
       <c r="C20" s="1">
-        <v>32102</v>
+        <v>31498</v>
       </c>
       <c r="D20" s="13">
-        <v>0.2653</v>
+        <v>0.2658</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="B21" s="1" t="s">
-        <v>608</v>
+        <v>625</v>
       </c>
       <c r="C21" s="1">
-        <v>26709</v>
+        <v>26156</v>
       </c>
       <c r="D21" s="13">
         <v>0.2207</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="B22" s="1" t="s">
-        <v>609</v>
+        <v>626</v>
       </c>
       <c r="C22" s="1">
-        <v>5939</v>
+        <v>5805</v>
       </c>
       <c r="D22" s="13">
-        <v>0.0491</v>
+        <v>0.049</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="B23" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C23" s="1">
-        <v>18618</v>
+        <v>18236</v>
       </c>
       <c r="D23" s="13">
         <v>0.1539</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="B24" s="8"/>
       <c r="D24" s="12"/>
       <c r="F24" s="12"/>
     </row>
     <row r="25">
-      <c r="B25" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="32" t="s">
+      <c r="B25" s="30" t="s">
+        <v>627</v>
+      </c>
+      <c r="C25" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D25" s="33"/>
+      <c r="D25" s="32"/>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="B26" s="34"/>
-      <c r="C26" s="35" t="s">
+      <c r="B26" s="33"/>
+      <c r="C26" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D26" s="35" t="s">
+      <c r="D26" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="B27" s="1" t="s">
-        <v>611</v>
+        <v>628</v>
       </c>
       <c r="C27" s="1">
-        <v>21325</v>
+        <v>20584</v>
       </c>
       <c r="D27" s="13">
-        <v>0.1762</v>
+        <v>0.1737</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="B28" s="1" t="s">
-        <v>612</v>
+        <v>629</v>
       </c>
       <c r="C28" s="1">
-        <v>7247</v>
+        <v>7109</v>
       </c>
       <c r="D28" s="13">
-        <v>0.0599</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="B29" s="1" t="s">
-        <v>613</v>
+        <v>630</v>
       </c>
       <c r="C29" s="1">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="D29" s="13">
-        <v>0.0046</v>
+        <v>0.0047</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="B30" s="1" t="s">
-        <v>614</v>
+        <v>631</v>
       </c>
       <c r="C30" s="1">
-        <v>12849</v>
+        <v>12630</v>
       </c>
       <c r="D30" s="13">
-        <v>0.1062</v>
+        <v>0.1066</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="B31" s="1" t="s">
-        <v>615</v>
+        <v>632</v>
       </c>
       <c r="C31" s="1">
-        <v>2716</v>
+        <v>2651</v>
       </c>
       <c r="D31" s="13">
         <v>0.0224</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="B32" s="1" t="s">
-        <v>616</v>
+        <v>633</v>
       </c>
       <c r="C32" s="1">
-        <v>34767</v>
+        <v>33831</v>
       </c>
       <c r="D32" s="13">
-        <v>0.2873</v>
+        <v>0.2855</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="B33" s="1" t="s">
-        <v>617</v>
+        <v>634</v>
       </c>
       <c r="C33" s="1">
-        <v>5616</v>
+        <v>5464</v>
       </c>
       <c r="D33" s="13">
-        <v>0.0464</v>
+        <v>0.0461</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="B34" s="1" t="s">
-        <v>618</v>
+        <v>635</v>
       </c>
       <c r="C34" s="1">
-        <v>16918</v>
+        <v>16567</v>
       </c>
       <c r="D34" s="13">
         <v>0.1398</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="B35" s="1" t="s">
-        <v>619</v>
+        <v>636</v>
       </c>
       <c r="C35" s="1">
-        <v>4102</v>
+        <v>4067</v>
       </c>
       <c r="D35" s="13">
-        <v>0.0339</v>
+        <v>0.0343</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="B36" s="1" t="s">
-        <v>620</v>
+        <v>637</v>
       </c>
       <c r="C36" s="1">
-        <v>3582</v>
+        <v>3494</v>
       </c>
       <c r="D36" s="13">
-        <v>0.0296</v>
+        <v>0.0295</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="B37" s="1" t="s">
-        <v>621</v>
+        <v>638</v>
       </c>
       <c r="C37" s="1">
-        <v>6739</v>
+        <v>6621</v>
       </c>
       <c r="D37" s="13">
-        <v>0.0557</v>
+        <v>0.0559</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="B38" s="1" t="s">
-        <v>622</v>
+        <v>639</v>
       </c>
       <c r="C38" s="1">
-        <v>20960</v>
+        <v>20581</v>
       </c>
       <c r="D38" s="13">
-        <v>0.1732</v>
+        <v>0.1737</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="B39" s="1" t="s">
-        <v>623</v>
+        <v>640</v>
       </c>
       <c r="C39" s="1">
-        <v>10935</v>
+        <v>10699</v>
       </c>
       <c r="D39" s="13">
-        <v>0.0904</v>
+        <v>0.0903</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="B40" s="1" t="s">
-        <v>624</v>
+        <v>641</v>
       </c>
       <c r="C40" s="1">
-        <v>27239</v>
+        <v>26590</v>
       </c>
       <c r="D40" s="13">
-        <v>0.2251</v>
+        <v>0.2244</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="B41" s="1" t="s">
-        <v>625</v>
+        <v>642</v>
       </c>
       <c r="C41" s="1">
-        <v>9260</v>
+        <v>9076</v>
       </c>
       <c r="D41" s="13">
-        <v>0.0765</v>
+        <v>0.0766</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="B42" s="1" t="s">
-        <v>626</v>
+        <v>643</v>
       </c>
       <c r="C42" s="1">
-        <v>13620</v>
+        <v>13279</v>
       </c>
       <c r="D42" s="13">
-        <v>0.1126</v>
+        <v>0.1121</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="B43" s="1" t="s">
-        <v>627</v>
+        <v>644</v>
       </c>
       <c r="C43" s="1">
-        <v>6621</v>
+        <v>6527</v>
       </c>
       <c r="D43" s="13">
-        <v>0.0547</v>
+        <v>0.0551</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="B44" s="1" t="s">
-        <v>628</v>
+        <v>645</v>
       </c>
       <c r="C44" s="1">
-        <v>26291</v>
+        <v>25710</v>
       </c>
       <c r="D44" s="13">
-        <v>0.2173</v>
+        <v>0.217</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="B45" s="1" t="s">
-        <v>629</v>
+        <v>646</v>
       </c>
       <c r="C45" s="1">
-        <v>35735</v>
+        <v>34950</v>
       </c>
       <c r="D45" s="13">
-        <v>0.2953</v>
+        <v>0.295</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="B46" s="1" t="s">
-        <v>630</v>
+        <v>647</v>
       </c>
       <c r="C46" s="1">
-        <v>4634</v>
+        <v>4563</v>
       </c>
       <c r="D46" s="13">
-        <v>0.0383</v>
+        <v>0.0385</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="B47" s="1" t="s">
-        <v>631</v>
+        <v>648</v>
       </c>
       <c r="C47" s="1">
-        <v>25265</v>
+        <v>24704</v>
       </c>
       <c r="D47" s="13">
-        <v>0.2088</v>
+        <v>0.2085</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="B48" s="1" t="s">
-        <v>632</v>
+        <v>649</v>
       </c>
       <c r="C48" s="1">
-        <v>1750</v>
+        <v>1719</v>
       </c>
       <c r="D48" s="13">
         <v>0.0145</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="B49" s="1" t="s">
-        <v>633</v>
+        <v>650</v>
       </c>
       <c r="C49" s="1">
-        <v>2532</v>
+        <v>2484</v>
       </c>
       <c r="D49" s="13">
-        <v>0.0209</v>
+        <v>0.021</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="B50" s="1" t="s">
-        <v>634</v>
+        <v>651</v>
       </c>
       <c r="C50" s="1">
-        <v>10439</v>
+        <v>10295</v>
       </c>
       <c r="D50" s="13">
-        <v>0.0863</v>
+        <v>0.0869</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="B51" s="1" t="s">
-        <v>635</v>
+        <v>652</v>
       </c>
       <c r="C51" s="1">
-        <v>9225</v>
+        <v>9061</v>
       </c>
       <c r="D51" s="13">
-        <v>0.0762</v>
+        <v>0.0765</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="B52" s="1" t="s">
-        <v>636</v>
+        <v>653</v>
       </c>
       <c r="C52" s="1">
-        <v>3150</v>
+        <v>3076</v>
       </c>
       <c r="D52" s="13">
         <v>0.026</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="B53" s="1" t="s">
-        <v>637</v>
+        <v>654</v>
       </c>
       <c r="C53" s="1">
-        <v>4179</v>
+        <v>4161</v>
       </c>
       <c r="D53" s="13">
-        <v>0.0345</v>
+        <v>0.0351</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="B54" s="1" t="s">
-        <v>638</v>
+        <v>655</v>
       </c>
       <c r="C54" s="1">
-        <v>1467</v>
+        <v>1434</v>
       </c>
       <c r="D54" s="13">
         <v>0.0121</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="B55" s="1" t="s">
-        <v>639</v>
+        <v>656</v>
       </c>
       <c r="C55" s="1">
-        <v>46103</v>
+        <v>45069</v>
       </c>
       <c r="D55" s="13">
-        <v>0.381</v>
+        <v>0.3804</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="B56" s="1" t="s">
-        <v>640</v>
+        <v>657</v>
       </c>
       <c r="C56" s="1">
-        <v>58414</v>
+        <v>57192</v>
       </c>
       <c r="D56" s="13">
         <v>0.4827</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="B57" s="1" t="s">
-        <v>641</v>
+        <v>658</v>
       </c>
       <c r="C57" s="1">
-        <v>13358</v>
+        <v>13200</v>
       </c>
       <c r="D57" s="13">
-        <v>0.1104</v>
+        <v>0.1114</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="B58" s="1" t="s">
-        <v>642</v>
+        <v>659</v>
       </c>
       <c r="C58" s="1">
-        <v>6968</v>
+        <v>6820</v>
       </c>
       <c r="D58" s="13">
         <v>0.0576</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="B59" s="1" t="s">
-        <v>643</v>
+        <v>660</v>
       </c>
       <c r="C59" s="1">
-        <v>3198</v>
+        <v>3105</v>
       </c>
       <c r="D59" s="13">
-        <v>0.0264</v>
+        <v>0.0262</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="B60" s="1" t="s">
-        <v>644</v>
+        <v>661</v>
       </c>
       <c r="C60" s="1">
-        <v>17576</v>
+        <v>17253</v>
       </c>
       <c r="D60" s="13">
-        <v>0.1453</v>
+        <v>0.1456</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="B61" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C61" s="1">
-        <v>18093</v>
+        <v>17849</v>
       </c>
       <c r="D61" s="13">
-        <v>0.1495</v>
+        <v>0.1506</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="B62" s="8"/>
       <c r="D62" s="12"/>
       <c r="F62" s="12"/>
     </row>
     <row r="63">
-      <c r="B63" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="32" t="s">
+      <c r="B63" s="30" t="s">
+        <v>662</v>
+      </c>
+      <c r="C63" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D63" s="33"/>
+      <c r="D63" s="32"/>
     </row>
     <row r="64" ht="15" customHeight="1">
-      <c r="B64" s="34"/>
-      <c r="C64" s="35" t="s">
+      <c r="B64" s="33"/>
+      <c r="C64" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D64" s="35" t="s">
+      <c r="D64" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="B65" s="1" t="s">
-        <v>646</v>
+        <v>663</v>
       </c>
       <c r="C65" s="1">
-        <v>931</v>
+        <v>940</v>
       </c>
       <c r="D65" s="13">
-        <v>0.0077</v>
+        <v>0.0079</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="B66" s="1" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="C66" s="1">
-        <v>25945</v>
+        <v>25367</v>
       </c>
       <c r="D66" s="13">
-        <v>0.2144</v>
+        <v>0.2141</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="B67" s="1" t="s">
-        <v>648</v>
+        <v>665</v>
       </c>
       <c r="C67" s="1">
-        <v>17998</v>
+        <v>17558</v>
       </c>
       <c r="D67" s="13">
-        <v>0.1488</v>
+        <v>0.1482</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="B68" s="1" t="s">
-        <v>649</v>
+        <v>666</v>
       </c>
       <c r="C68" s="1">
-        <v>3192</v>
+        <v>3115</v>
       </c>
       <c r="D68" s="13">
-        <v>0.0264</v>
+        <v>0.0263</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="B69" s="1" t="s">
-        <v>650</v>
+        <v>667</v>
       </c>
       <c r="C69" s="1">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="D69" s="13">
-        <v>0.0163</v>
+        <v>0.0166</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="B70" s="1" t="s">
-        <v>651</v>
+        <v>668</v>
       </c>
       <c r="C70" s="1">
-        <v>33284</v>
+        <v>32618</v>
       </c>
       <c r="D70" s="13">
-        <v>0.2751</v>
+        <v>0.2753</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="B71" s="1" t="s">
-        <v>652</v>
+        <v>669</v>
       </c>
       <c r="C71" s="1">
-        <v>22370</v>
+        <v>21711</v>
       </c>
       <c r="D71" s="13">
-        <v>0.1849</v>
+        <v>0.1833</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="B72" s="1" t="s">
-        <v>653</v>
+        <v>670</v>
       </c>
       <c r="C72" s="1">
-        <v>36164</v>
+        <v>35517</v>
       </c>
       <c r="D72" s="13">
-        <v>0.2989</v>
+        <v>0.2998</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="B73" s="1" t="s">
-        <v>654</v>
+        <v>671</v>
       </c>
       <c r="C73" s="1">
-        <v>54777</v>
+        <v>53546</v>
       </c>
       <c r="D73" s="13">
-        <v>0.4528</v>
+        <v>0.452</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="B74" s="1" t="s">
-        <v>655</v>
+        <v>672</v>
       </c>
       <c r="C74" s="1">
-        <v>25038</v>
+        <v>24660</v>
       </c>
       <c r="D74" s="13">
-        <v>0.207</v>
+        <v>0.2082</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="B75" s="1" t="s">
-        <v>656</v>
+        <v>673</v>
       </c>
       <c r="C75" s="1">
-        <v>54259</v>
+        <v>52955</v>
       </c>
       <c r="D75" s="13">
-        <v>0.4485</v>
+        <v>0.447</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="B76" s="1" t="s">
-        <v>657</v>
+        <v>674</v>
       </c>
       <c r="C76" s="1">
-        <v>17351</v>
+        <v>16893</v>
       </c>
       <c r="D76" s="13">
-        <v>0.1434</v>
+        <v>0.1426</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="B77" s="1" t="s">
-        <v>658</v>
+        <v>675</v>
       </c>
       <c r="C77" s="1">
-        <v>11777</v>
+        <v>11569</v>
       </c>
       <c r="D77" s="13">
-        <v>0.0973</v>
+        <v>0.0977</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="B78" s="1" t="s">
-        <v>659</v>
+        <v>676</v>
       </c>
       <c r="C78" s="1">
-        <v>8692</v>
+        <v>8429</v>
       </c>
       <c r="D78" s="13">
-        <v>0.0718</v>
+        <v>0.0711</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="B79" s="1" t="s">
-        <v>660</v>
+        <v>677</v>
       </c>
       <c r="C79" s="1">
-        <v>14753</v>
+        <v>14434</v>
       </c>
       <c r="D79" s="13">
-        <v>0.1219</v>
+        <v>0.1218</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="B80" s="1" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="C80" s="1">
-        <v>12899</v>
+        <v>12679</v>
       </c>
       <c r="D80" s="13">
-        <v>0.1066</v>
+        <v>0.107</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="B81" s="1" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="C81" s="1">
-        <v>20532</v>
+        <v>20113</v>
       </c>
       <c r="D81" s="13">
-        <v>0.1697</v>
+        <v>0.1698</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="B82" s="1" t="s">
-        <v>663</v>
+        <v>680</v>
       </c>
       <c r="C82" s="1">
-        <v>15376</v>
+        <v>15140</v>
       </c>
       <c r="D82" s="13">
-        <v>0.1271</v>
+        <v>0.1278</v>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="B83" s="1" t="s">
-        <v>664</v>
+        <v>681</v>
       </c>
       <c r="C83" s="1">
-        <v>4549</v>
+        <v>4459</v>
       </c>
       <c r="D83" s="13">
         <v>0.0376</v>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="B84" s="1" t="s">
-        <v>665</v>
+        <v>682</v>
       </c>
       <c r="C84" s="1">
-        <v>12027</v>
+        <v>11770</v>
       </c>
       <c r="D84" s="13">
-        <v>0.0994</v>
+        <v>0.0993</v>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="B85" s="1" t="s">
-        <v>666</v>
+        <v>683</v>
       </c>
       <c r="C85" s="1">
-        <v>59101</v>
+        <v>57731</v>
       </c>
       <c r="D85" s="13">
-        <v>0.4885</v>
+        <v>0.4873</v>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="B86" s="1" t="s">
-        <v>667</v>
+        <v>684</v>
       </c>
       <c r="C86" s="1">
-        <v>3928</v>
+        <v>3891</v>
       </c>
       <c r="D86" s="13">
-        <v>0.0325</v>
+        <v>0.0328</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="B87" s="1" t="s">
-        <v>668</v>
+        <v>685</v>
       </c>
       <c r="C87" s="1">
-        <v>7951</v>
+        <v>7858</v>
       </c>
       <c r="D87" s="13">
-        <v>0.0657</v>
+        <v>0.0663</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="B88" s="1" t="s">
-        <v>669</v>
+        <v>686</v>
       </c>
       <c r="C88" s="1">
-        <v>27297</v>
+        <v>26820</v>
       </c>
       <c r="D88" s="13">
-        <v>0.2256</v>
+        <v>0.2264</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="B89" s="1" t="s">
-        <v>670</v>
+        <v>687</v>
       </c>
       <c r="C89" s="1">
         <v>5</v>
       </c>
       <c r="D89" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="B90" s="1" t="s">
-        <v>671</v>
+        <v>688</v>
       </c>
       <c r="C90" s="1">
-        <v>27184</v>
+        <v>26566</v>
       </c>
       <c r="D90" s="13">
-        <v>0.2247</v>
+        <v>0.2242</v>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="B91" s="1" t="s">
-        <v>672</v>
+        <v>689</v>
       </c>
       <c r="C91" s="1">
-        <v>6326</v>
+        <v>6228</v>
       </c>
       <c r="D91" s="13">
-        <v>0.0523</v>
+        <v>0.0526</v>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="B92" s="1" t="s">
-        <v>673</v>
+        <v>690</v>
       </c>
       <c r="C92" s="1">
-        <v>14333</v>
+        <v>14046</v>
       </c>
       <c r="D92" s="13">
-        <v>0.1185</v>
+        <v>0.1186</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="B93" s="1" t="s">
-        <v>674</v>
+        <v>691</v>
       </c>
       <c r="C93" s="1">
-        <v>1284</v>
+        <v>1301</v>
       </c>
       <c r="D93" s="13">
-        <v>0.0106</v>
+        <v>0.011</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="B94" s="1" t="s">
-        <v>675</v>
+        <v>692</v>
       </c>
       <c r="C94" s="1">
-        <v>7527</v>
+        <v>7414</v>
       </c>
       <c r="D94" s="13">
-        <v>0.0622</v>
+        <v>0.0626</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="B95" s="1" t="s">
-        <v>676</v>
+        <v>693</v>
       </c>
       <c r="C95" s="1">
-        <v>20206</v>
+        <v>19901</v>
       </c>
       <c r="D95" s="13">
-        <v>0.167</v>
+        <v>0.168</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="B96" s="1" t="s">
-        <v>677</v>
+        <v>694</v>
       </c>
       <c r="C96" s="1">
-        <v>46515</v>
+        <v>45314</v>
       </c>
       <c r="D96" s="13">
-        <v>0.3845</v>
+        <v>0.3825</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="B97" s="1" t="s">
-        <v>678</v>
+        <v>695</v>
       </c>
       <c r="C97" s="1">
-        <v>25415</v>
+        <v>24910</v>
       </c>
       <c r="D97" s="13">
-        <v>0.2101</v>
+        <v>0.2103</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="B98" s="1" t="s">
-        <v>679</v>
+        <v>696</v>
       </c>
       <c r="C98" s="1">
-        <v>33190</v>
+        <v>32311</v>
       </c>
       <c r="D98" s="13">
-        <v>0.2743</v>
+        <v>0.2727</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="B99" s="1" t="s">
-        <v>680</v>
+        <v>697</v>
       </c>
       <c r="C99" s="1">
-        <v>5218</v>
+        <v>5090</v>
       </c>
       <c r="D99" s="13">
-        <v>0.0431</v>
+        <v>0.043</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="B100" s="1" t="s">
-        <v>681</v>
+        <v>698</v>
       </c>
       <c r="C100" s="1">
-        <v>64131</v>
+        <v>62584</v>
       </c>
       <c r="D100" s="13">
-        <v>0.5301</v>
+        <v>0.5283</v>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="B101" s="1" t="s">
-        <v>682</v>
+        <v>699</v>
       </c>
       <c r="C101" s="1">
-        <v>17067</v>
+        <v>16805</v>
       </c>
       <c r="D101" s="13">
-        <v>0.1411</v>
+        <v>0.1418</v>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="B102" s="1" t="s">
-        <v>683</v>
+        <v>700</v>
       </c>
       <c r="C102" s="1">
-        <v>23906</v>
+        <v>23322</v>
       </c>
       <c r="D102" s="13">
-        <v>0.1976</v>
+        <v>0.1969</v>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="B103" s="1" t="s">
-        <v>684</v>
+        <v>701</v>
       </c>
       <c r="C103" s="1">
-        <v>20287</v>
+        <v>19789</v>
       </c>
       <c r="D103" s="13">
-        <v>0.1677</v>
+        <v>0.167</v>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="B104" s="1" t="s">
-        <v>685</v>
+        <v>702</v>
       </c>
       <c r="C104" s="1">
-        <v>12892</v>
+        <v>12479</v>
       </c>
       <c r="D104" s="13">
-        <v>0.1066</v>
+        <v>0.1053</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="B105" s="1" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="C105" s="1">
-        <v>31600</v>
+        <v>30974</v>
       </c>
       <c r="D105" s="13">
-        <v>0.2612</v>
+        <v>0.2614</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="B106" s="1" t="s">
-        <v>687</v>
+        <v>704</v>
       </c>
       <c r="C106" s="1">
-        <v>81225</v>
+        <v>79433</v>
       </c>
       <c r="D106" s="13">
-        <v>0.6714</v>
+        <v>0.6705</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="B107" s="1" t="s">
-        <v>688</v>
+        <v>705</v>
       </c>
       <c r="C107" s="1">
-        <v>20969</v>
+        <v>20515</v>
       </c>
       <c r="D107" s="13">
-        <v>0.1733</v>
+        <v>0.1732</v>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
       <c r="B108" s="1" t="s">
-        <v>689</v>
+        <v>706</v>
       </c>
       <c r="C108" s="1">
-        <v>2719</v>
+        <v>2695</v>
       </c>
       <c r="D108" s="13">
-        <v>0.0225</v>
+        <v>0.0227</v>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1">
       <c r="B109" s="1" t="s">
-        <v>690</v>
+        <v>707</v>
       </c>
       <c r="C109" s="1">
-        <v>10426</v>
+        <v>10401</v>
       </c>
       <c r="D109" s="13">
-        <v>0.0862</v>
+        <v>0.0878</v>
       </c>
     </row>
     <row r="110" ht="15" customHeight="1">
       <c r="B110" s="1" t="s">
-        <v>691</v>
+        <v>708</v>
       </c>
       <c r="C110" s="1">
-        <v>18966</v>
+        <v>18540</v>
       </c>
       <c r="D110" s="13">
-        <v>0.1568</v>
+        <v>0.1565</v>
       </c>
     </row>
     <row r="111" ht="15" customHeight="1">
       <c r="B111" s="1" t="s">
-        <v>692</v>
+        <v>709</v>
       </c>
       <c r="C111" s="1">
-        <v>1972</v>
+        <v>1968</v>
       </c>
       <c r="D111" s="13">
-        <v>0.0163</v>
+        <v>0.0166</v>
       </c>
     </row>
     <row r="112" ht="15" customHeight="1">
       <c r="B112" s="1" t="s">
-        <v>693</v>
+        <v>710</v>
       </c>
       <c r="C112" s="1">
-        <v>2183</v>
+        <v>2200</v>
       </c>
       <c r="D112" s="13">
-        <v>0.018</v>
+        <v>0.0186</v>
       </c>
     </row>
     <row r="113" ht="15" customHeight="1">
       <c r="B113" s="1" t="s">
-        <v>694</v>
+        <v>711</v>
       </c>
       <c r="C113" s="1">
-        <v>75686</v>
+        <v>74091</v>
       </c>
       <c r="D113" s="13">
-        <v>0.6256</v>
+        <v>0.6254</v>
       </c>
     </row>
     <row r="114" ht="15" customHeight="1">
       <c r="B114" s="1" t="s">
-        <v>695</v>
+        <v>712</v>
       </c>
       <c r="C114" s="1">
-        <v>4040</v>
+        <v>3952</v>
       </c>
       <c r="D114" s="13">
         <v>0.0334</v>
       </c>
     </row>
     <row r="115" ht="15" customHeight="1">
       <c r="B115" s="1" t="s">
-        <v>696</v>
+        <v>713</v>
       </c>
       <c r="C115" s="1">
-        <v>1561</v>
+        <v>1530</v>
       </c>
       <c r="D115" s="13">
         <v>0.0129</v>
       </c>
     </row>
     <row r="116" ht="15" customHeight="1">
       <c r="B116" s="1" t="s">
-        <v>697</v>
+        <v>714</v>
       </c>
       <c r="C116" s="1">
-        <v>3639</v>
+        <v>3612</v>
       </c>
       <c r="D116" s="13">
-        <v>0.0301</v>
+        <v>0.0305</v>
       </c>
     </row>
     <row r="117" ht="15" customHeight="1">
       <c r="B117" s="1" t="s">
-        <v>698</v>
+        <v>715</v>
       </c>
       <c r="C117" s="1">
-        <v>23368</v>
+        <v>22810</v>
       </c>
       <c r="D117" s="13">
-        <v>0.1931</v>
+        <v>0.1925</v>
       </c>
     </row>
     <row r="118" ht="15" customHeight="1">
       <c r="B118" s="1" t="s">
-        <v>699</v>
+        <v>716</v>
       </c>
       <c r="C118" s="1">
-        <v>12496</v>
+        <v>12153</v>
       </c>
       <c r="D118" s="13">
-        <v>0.1033</v>
+        <v>0.1026</v>
       </c>
     </row>
     <row r="119" ht="15" customHeight="1">
       <c r="B119" s="1" t="s">
-        <v>700</v>
+        <v>717</v>
       </c>
       <c r="C119" s="1">
-        <v>51810</v>
+        <v>50571</v>
       </c>
       <c r="D119" s="13">
-        <v>0.4282</v>
+        <v>0.4269</v>
       </c>
     </row>
     <row r="120" ht="15" customHeight="1">
       <c r="B120" s="1" t="s">
-        <v>701</v>
+        <v>718</v>
       </c>
       <c r="C120" s="1">
-        <v>3729</v>
+        <v>3650</v>
       </c>
       <c r="D120" s="13">
         <v>0.0308</v>
       </c>
     </row>
     <row r="121" ht="15" customHeight="1">
       <c r="B121" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C121" s="1">
-        <v>7032</v>
+        <v>6959</v>
       </c>
       <c r="D121" s="13">
-        <v>0.0581</v>
+        <v>0.0587</v>
       </c>
     </row>
     <row r="122" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="B122" s="8"/>
       <c r="D122" s="12"/>
       <c r="F122" s="12"/>
     </row>
     <row r="123">
-      <c r="B123" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="32" t="s">
+      <c r="B123" s="30" t="s">
+        <v>719</v>
+      </c>
+      <c r="C123" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D123" s="33"/>
+      <c r="D123" s="32"/>
     </row>
     <row r="124" ht="15" customHeight="1">
-      <c r="B124" s="34"/>
-      <c r="C124" s="35" t="s">
+      <c r="B124" s="33"/>
+      <c r="C124" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D124" s="35" t="s">
+      <c r="D124" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="125" ht="15" customHeight="1">
       <c r="B125" s="1" t="s">
-        <v>703</v>
+        <v>720</v>
       </c>
       <c r="C125" s="1">
-        <v>21405</v>
+        <v>20824</v>
       </c>
       <c r="D125" s="13">
-        <v>0.1769</v>
+        <v>0.1757</v>
       </c>
     </row>
     <row r="126" ht="15" customHeight="1">
       <c r="B126" s="1" t="s">
-        <v>704</v>
+        <v>721</v>
       </c>
       <c r="C126" s="1">
-        <v>13766</v>
+        <v>13480</v>
       </c>
       <c r="D126" s="13">
         <v>0.1138</v>
       </c>
     </row>
     <row r="127" ht="15" customHeight="1">
       <c r="B127" s="1" t="s">
-        <v>705</v>
+        <v>722</v>
       </c>
       <c r="C127" s="1">
-        <v>38457</v>
+        <v>37795</v>
       </c>
       <c r="D127" s="13">
-        <v>0.3178</v>
+        <v>0.319</v>
       </c>
     </row>
     <row r="128" ht="15" customHeight="1">
       <c r="B128" s="1" t="s">
-        <v>706</v>
+        <v>723</v>
       </c>
       <c r="C128" s="1">
-        <v>1334</v>
+        <v>1326</v>
       </c>
       <c r="D128" s="13">
-        <v>0.011</v>
+        <v>0.0112</v>
       </c>
     </row>
     <row r="129" ht="15" customHeight="1">
       <c r="B129" s="1" t="s">
-        <v>707</v>
+        <v>724</v>
       </c>
       <c r="C129" s="1">
-        <v>5618</v>
+        <v>5547</v>
       </c>
       <c r="D129" s="13">
-        <v>0.0464</v>
+        <v>0.0468</v>
       </c>
     </row>
     <row r="130" ht="15" customHeight="1">
       <c r="B130" s="1" t="s">
-        <v>708</v>
+        <v>725</v>
       </c>
       <c r="C130" s="1">
-        <v>26512</v>
+        <v>25857</v>
       </c>
       <c r="D130" s="13">
-        <v>0.2191</v>
+        <v>0.2182</v>
       </c>
     </row>
     <row r="131" ht="15" customHeight="1">
       <c r="B131" s="1" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="C131" s="1">
-        <v>26071</v>
+        <v>25271</v>
       </c>
       <c r="D131" s="13">
-        <v>0.2155</v>
+        <v>0.2133</v>
       </c>
     </row>
     <row r="132" ht="15" customHeight="1">
       <c r="B132" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C132" s="1">
-        <v>42910</v>
+        <v>42099</v>
       </c>
       <c r="D132" s="13">
-        <v>0.3546</v>
+        <v>0.3553</v>
       </c>
     </row>
     <row r="133" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="B133" s="8"/>
       <c r="D133" s="12"/>
       <c r="F133" s="12"/>
     </row>
     <row r="134">
-      <c r="B134" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C134" s="32" t="s">
+      <c r="B134" s="30" t="s">
+        <v>727</v>
+      </c>
+      <c r="C134" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D134" s="33"/>
+      <c r="D134" s="32"/>
     </row>
     <row r="135" ht="15" customHeight="1">
-      <c r="B135" s="34"/>
-      <c r="C135" s="35" t="s">
+      <c r="B135" s="33"/>
+      <c r="C135" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D135" s="35" t="s">
+      <c r="D135" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="136" ht="15" customHeight="1">
       <c r="B136" s="1" t="s">
-        <v>711</v>
+        <v>728</v>
       </c>
       <c r="C136" s="1">
-        <v>49844</v>
+        <v>48588</v>
       </c>
       <c r="D136" s="13">
-        <v>0.412</v>
+        <v>0.4102</v>
       </c>
     </row>
     <row r="137" ht="15" customHeight="1">
       <c r="B137" s="1" t="s">
-        <v>712</v>
+        <v>729</v>
       </c>
       <c r="C137" s="1">
-        <v>60413</v>
+        <v>59238</v>
       </c>
       <c r="D137" s="13">
-        <v>0.4994</v>
+        <v>0.5001</v>
       </c>
     </row>
     <row r="138" ht="15" customHeight="1">
       <c r="B138" s="1" t="s">
-        <v>713</v>
+        <v>730</v>
       </c>
       <c r="C138" s="1">
-        <v>8470</v>
+        <v>8290</v>
       </c>
       <c r="D138" s="13">
         <v>0.07</v>
       </c>
     </row>
     <row r="139" ht="15" customHeight="1">
       <c r="B139" s="1" t="s">
-        <v>714</v>
+        <v>731</v>
       </c>
       <c r="C139" s="1">
-        <v>4201</v>
+        <v>4068</v>
       </c>
       <c r="D139" s="13">
-        <v>0.0347</v>
+        <v>0.0343</v>
       </c>
     </row>
     <row r="140" ht="15" customHeight="1">
       <c r="B140" s="1" t="s">
-        <v>715</v>
+        <v>732</v>
       </c>
       <c r="C140" s="1">
-        <v>30918</v>
+        <v>30286</v>
       </c>
       <c r="D140" s="13">
-        <v>0.2556</v>
+        <v>0.2557</v>
       </c>
     </row>
     <row r="141" ht="15" customHeight="1">
       <c r="B141" s="1" t="s">
-        <v>716</v>
+        <v>733</v>
       </c>
       <c r="C141" s="1">
-        <v>5268</v>
+        <v>5211</v>
       </c>
       <c r="D141" s="13">
-        <v>0.0435</v>
+        <v>0.044</v>
       </c>
     </row>
     <row r="142" ht="15" customHeight="1">
       <c r="B142" s="1" t="s">
-        <v>717</v>
+        <v>734</v>
       </c>
       <c r="C142" s="1">
-        <v>54885</v>
+        <v>53572</v>
       </c>
       <c r="D142" s="13">
-        <v>0.4537</v>
+        <v>0.4522</v>
       </c>
     </row>
     <row r="143" ht="15" customHeight="1">
       <c r="B143" s="1" t="s">
-        <v>718</v>
+        <v>735</v>
       </c>
       <c r="C143" s="1">
-        <v>66315</v>
+        <v>64693</v>
       </c>
       <c r="D143" s="13">
-        <v>0.5482</v>
+        <v>0.5461</v>
       </c>
     </row>
     <row r="144" ht="15" customHeight="1">
       <c r="B144" s="1" t="s">
-        <v>719</v>
+        <v>736</v>
       </c>
       <c r="C144" s="1">
-        <v>6248</v>
+        <v>6045</v>
       </c>
       <c r="D144" s="13">
-        <v>0.0516</v>
+        <v>0.051</v>
       </c>
     </row>
     <row r="145" ht="15" customHeight="1">
       <c r="B145" s="1" t="s">
-        <v>720</v>
+        <v>737</v>
       </c>
       <c r="C145" s="1">
-        <v>4825</v>
+        <v>4743</v>
       </c>
       <c r="D145" s="13">
-        <v>0.0399</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="146" ht="15" customHeight="1">
       <c r="B146" s="1" t="s">
-        <v>721</v>
+        <v>738</v>
       </c>
       <c r="C146" s="1">
-        <v>24617</v>
+        <v>24184</v>
       </c>
       <c r="D146" s="13">
-        <v>0.2035</v>
+        <v>0.2042</v>
       </c>
     </row>
     <row r="147" ht="15" customHeight="1">
       <c r="B147" s="1" t="s">
-        <v>722</v>
+        <v>739</v>
       </c>
       <c r="C147" s="1">
-        <v>2104</v>
+        <v>2100</v>
       </c>
       <c r="D147" s="13">
-        <v>0.0174</v>
+        <v>0.0177</v>
       </c>
     </row>
     <row r="148" ht="15" customHeight="1">
       <c r="B148" s="1" t="s">
-        <v>723</v>
+        <v>740</v>
       </c>
       <c r="C148" s="1">
-        <v>2603</v>
+        <v>2521</v>
       </c>
       <c r="D148" s="13">
-        <v>0.0215</v>
+        <v>0.0213</v>
       </c>
     </row>
     <row r="149" ht="15" customHeight="1">
       <c r="B149" s="1" t="s">
-        <v>724</v>
+        <v>741</v>
       </c>
       <c r="C149" s="1">
-        <v>12880</v>
+        <v>12673</v>
       </c>
       <c r="D149" s="13">
-        <v>0.1065</v>
+        <v>0.107</v>
       </c>
     </row>
     <row r="150" ht="15" customHeight="1">
       <c r="B150" s="1" t="s">
-        <v>725</v>
+        <v>742</v>
       </c>
       <c r="C150" s="1">
-        <v>36097</v>
+        <v>35387</v>
       </c>
       <c r="D150" s="13">
-        <v>0.2984</v>
+        <v>0.2987</v>
       </c>
     </row>
     <row r="151" ht="15" customHeight="1">
       <c r="B151" s="1" t="s">
-        <v>726</v>
+        <v>743</v>
       </c>
       <c r="C151" s="1">
-        <v>46192</v>
+        <v>45285</v>
       </c>
       <c r="D151" s="13">
-        <v>0.3818</v>
+        <v>0.3823</v>
       </c>
     </row>
     <row r="152" ht="15" customHeight="1">
       <c r="B152" s="1" t="s">
-        <v>727</v>
+        <v>744</v>
       </c>
       <c r="C152" s="1">
-        <v>11381</v>
+        <v>11165</v>
       </c>
       <c r="D152" s="13">
-        <v>0.0941</v>
+        <v>0.0943</v>
       </c>
     </row>
     <row r="153" ht="15" customHeight="1">
       <c r="B153" s="1" t="s">
-        <v>728</v>
+        <v>745</v>
       </c>
       <c r="C153" s="1">
-        <v>16671</v>
+        <v>16309</v>
       </c>
       <c r="D153" s="13">
-        <v>0.1378</v>
+        <v>0.1377</v>
       </c>
     </row>
     <row r="154" ht="15" customHeight="1">
       <c r="B154" s="1" t="s">
-        <v>729</v>
+        <v>746</v>
       </c>
       <c r="C154" s="1">
-        <v>61894</v>
+        <v>60441</v>
       </c>
       <c r="D154" s="13">
-        <v>0.5116</v>
+        <v>0.5102</v>
       </c>
     </row>
     <row r="155" ht="15" customHeight="1">
       <c r="B155" s="1" t="s">
-        <v>730</v>
+        <v>747</v>
       </c>
       <c r="C155" s="1">
-        <v>11378</v>
+        <v>11161</v>
       </c>
       <c r="D155" s="13">
-        <v>0.0941</v>
+        <v>0.0942</v>
       </c>
     </row>
     <row r="156" ht="15" customHeight="1">
       <c r="B156" s="1" t="s">
-        <v>731</v>
+        <v>748</v>
       </c>
       <c r="C156" s="1">
-        <v>57259</v>
+        <v>55945</v>
       </c>
       <c r="D156" s="13">
-        <v>0.4733</v>
+        <v>0.4723</v>
       </c>
     </row>
     <row r="157" ht="15" customHeight="1">
       <c r="B157" s="1" t="s">
-        <v>732</v>
+        <v>749</v>
       </c>
       <c r="C157" s="1">
-        <v>30475</v>
+        <v>29652</v>
       </c>
       <c r="D157" s="13">
-        <v>0.2519</v>
+        <v>0.2503</v>
       </c>
     </row>
     <row r="158" ht="15" customHeight="1">
       <c r="B158" s="1" t="s">
-        <v>733</v>
+        <v>750</v>
       </c>
       <c r="C158" s="1">
-        <v>14732</v>
+        <v>14322</v>
       </c>
       <c r="D158" s="13">
-        <v>0.1218</v>
+        <v>0.1209</v>
       </c>
     </row>
     <row r="159" ht="15" customHeight="1">
       <c r="B159" s="1" t="s">
-        <v>734</v>
+        <v>751</v>
       </c>
       <c r="C159" s="1">
-        <v>21893</v>
+        <v>21411</v>
       </c>
       <c r="D159" s="13">
-        <v>0.181</v>
+        <v>0.1807</v>
       </c>
     </row>
     <row r="160" ht="15" customHeight="1">
       <c r="B160" s="1" t="s">
-        <v>735</v>
+        <v>752</v>
       </c>
       <c r="C160" s="1">
-        <v>27979</v>
+        <v>27287</v>
       </c>
       <c r="D160" s="13">
-        <v>0.2313</v>
+        <v>0.2303</v>
       </c>
     </row>
     <row r="161" ht="15" customHeight="1">
       <c r="B161" s="1" t="s">
-        <v>736</v>
+        <v>753</v>
       </c>
       <c r="C161" s="1">
-        <v>59792</v>
+        <v>58228</v>
       </c>
       <c r="D161" s="13">
-        <v>0.4943</v>
+        <v>0.4915</v>
       </c>
     </row>
     <row r="162" ht="15" customHeight="1">
       <c r="B162" s="1" t="s">
-        <v>737</v>
+        <v>754</v>
       </c>
       <c r="C162" s="1">
-        <v>36905</v>
+        <v>36080</v>
       </c>
       <c r="D162" s="13">
-        <v>0.3051</v>
+        <v>0.3046</v>
       </c>
     </row>
     <row r="163" ht="15" customHeight="1">
       <c r="B163" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C163" s="1">
-        <v>10064</v>
+        <v>9932</v>
       </c>
       <c r="D163" s="13">
-        <v>0.0832</v>
+        <v>0.0838</v>
       </c>
     </row>
     <row r="164" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D164" s="12"/>
       <c r="F164" s="12"/>
     </row>
     <row r="165">
-      <c r="B165" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C165" s="32" t="s">
+      <c r="B165" s="30" t="s">
+        <v>755</v>
+      </c>
+      <c r="C165" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D165" s="33"/>
+      <c r="D165" s="32"/>
     </row>
     <row r="166" ht="15" customHeight="1">
-      <c r="B166" s="34"/>
-      <c r="C166" s="35" t="s">
+      <c r="B166" s="33"/>
+      <c r="C166" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D166" s="35" t="s">
+      <c r="D166" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="167" ht="15" customHeight="1">
       <c r="B167" s="1" t="s">
-        <v>739</v>
+        <v>756</v>
       </c>
       <c r="C167" s="1">
-        <v>39073</v>
+        <v>38371</v>
       </c>
       <c r="D167" s="13">
-        <v>0.3251</v>
+        <v>0.3261</v>
       </c>
     </row>
     <row r="168" ht="15" customHeight="1">
       <c r="B168" s="1" t="s">
-        <v>740</v>
+        <v>757</v>
       </c>
       <c r="C168" s="1">
-        <v>8379</v>
+        <v>8261</v>
       </c>
       <c r="D168" s="13">
-        <v>0.0697</v>
+        <v>0.0702</v>
       </c>
     </row>
     <row r="169" ht="15" customHeight="1">
       <c r="B169" s="1" t="s">
-        <v>741</v>
+        <v>758</v>
       </c>
       <c r="C169" s="1">
-        <v>11823</v>
+        <v>11550</v>
       </c>
       <c r="D169" s="13">
-        <v>0.0984</v>
+        <v>0.0981</v>
       </c>
     </row>
     <row r="170" ht="15" customHeight="1">
       <c r="B170" s="1" t="s">
-        <v>742</v>
+        <v>759</v>
       </c>
       <c r="C170" s="1">
-        <v>13097</v>
+        <v>12689</v>
       </c>
       <c r="D170" s="13">
-        <v>0.109</v>
+        <v>0.1078</v>
       </c>
     </row>
     <row r="171" ht="15" customHeight="1">
       <c r="B171" s="1" t="s">
-        <v>743</v>
+        <v>760</v>
       </c>
       <c r="C171" s="1">
-        <v>10461</v>
+        <v>10180</v>
       </c>
       <c r="D171" s="13">
-        <v>0.087</v>
+        <v>0.0865</v>
       </c>
     </row>
     <row r="172" ht="15" customHeight="1">
       <c r="B172" s="1" t="s">
-        <v>744</v>
+        <v>761</v>
       </c>
       <c r="C172" s="1">
-        <v>16817</v>
+        <v>16346</v>
       </c>
       <c r="D172" s="13">
-        <v>0.1399</v>
+        <v>0.1389</v>
       </c>
     </row>
     <row r="173" ht="15" customHeight="1">
       <c r="B173" s="1" t="s">
-        <v>745</v>
+        <v>762</v>
       </c>
       <c r="C173" s="1">
-        <v>12559</v>
+        <v>12257</v>
       </c>
       <c r="D173" s="13">
-        <v>0.1045</v>
+        <v>0.1042</v>
       </c>
     </row>
     <row r="174" ht="15" customHeight="1">
       <c r="B174" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C174" s="1">
-        <v>4199</v>
+        <v>4094</v>
       </c>
       <c r="D174" s="13">
-        <v>0.0349</v>
+        <v>0.0348</v>
       </c>
     </row>
     <row r="175" ht="15" customHeight="1">
       <c r="B175" s="1" t="s">
-        <v>746</v>
+        <v>763</v>
       </c>
       <c r="C175" s="1">
-        <v>50534</v>
+        <v>49688</v>
       </c>
       <c r="D175" s="13">
-        <v>0.4204</v>
+        <v>0.4222</v>
       </c>
     </row>
     <row r="176" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D176" s="12"/>
       <c r="F176" s="12"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:D5"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="B63:B64"/>
     <mergeCell ref="C63:D63"/>
     <mergeCell ref="B123:B124"/>
     <mergeCell ref="C123:D123"/>
     <mergeCell ref="B134:B135"/>
     <mergeCell ref="C134:D134"/>
     <mergeCell ref="B165:B166"/>
     <mergeCell ref="C165:D165"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -16383,1154 +16592,1152 @@
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1" style="1"/>
     <col min="2" max="2" width="108.140625" customWidth="1" style="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1" style="1"/>
     <col min="4" max="4" width="12.140625" customWidth="1" style="13"/>
     <col min="5" max="5" width="12.140625" customWidth="1" style="1"/>
     <col min="6" max="6" width="12.140625" customWidth="1" style="13"/>
     <col min="7" max="16384" width="8.85546875" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15" customHeight="1"/>
     <row r="2" ht="15" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="F2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="3" ht="15" customHeight="1">
       <c r="B3" s="24"/>
-      <c r="C3" s="25"/>
-[...1 lines deleted...]
-      <c r="F3" s="27" t="s">
+      <c r="D3" s="25"/>
+      <c r="F3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="B4" s="24"/>
-      <c r="C4" s="25"/>
-[...1 lines deleted...]
-      <c r="F4" s="27" t="s">
+      <c r="D4" s="25"/>
+      <c r="F4" s="26" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="B5" s="28"/>
-[...2 lines deleted...]
-      <c r="F5" s="27" t="s">
+      <c r="B5" s="27"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="29"/>
+      <c r="F5" s="26" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
     </row>
     <row r="6" ht="15" customHeight="1"/>
     <row r="7" ht="15" customHeight="1"/>
     <row r="8">
-      <c r="B8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="32" t="s">
+      <c r="B8" s="30" t="s">
+        <v>764</v>
+      </c>
+      <c r="C8" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="33"/>
+      <c r="D8" s="32"/>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="B9" s="34"/>
-      <c r="C9" s="35" t="s">
+      <c r="B9" s="33"/>
+      <c r="C9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="35" t="s">
+      <c r="D9" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="B10" s="1" t="s">
-        <v>748</v>
+        <v>765</v>
       </c>
       <c r="C10" s="1">
-        <v>3865</v>
+        <v>3783</v>
       </c>
       <c r="D10" s="13">
         <v>0.0337</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="B11" s="1" t="s">
-        <v>749</v>
+        <v>766</v>
       </c>
       <c r="C11" s="1">
-        <v>70143</v>
+        <v>68947</v>
       </c>
       <c r="D11" s="13">
-        <v>0.6119</v>
+        <v>0.6136</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="B12" s="1" t="s">
-        <v>750</v>
+        <v>767</v>
       </c>
       <c r="C12" s="1">
-        <v>57383</v>
+        <v>56393</v>
       </c>
       <c r="D12" s="13">
-        <v>0.5006</v>
+        <v>0.5019</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="B13" s="1" t="s">
-        <v>751</v>
+        <v>768</v>
       </c>
       <c r="C13" s="1">
-        <v>15754</v>
+        <v>15389</v>
       </c>
       <c r="D13" s="13">
-        <v>0.1374</v>
+        <v>0.137</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="B14" s="1" t="s">
-        <v>752</v>
+        <v>769</v>
       </c>
       <c r="C14" s="1">
-        <v>89247</v>
+        <v>87377</v>
       </c>
       <c r="D14" s="13">
-        <v>0.7785</v>
+        <v>0.7776</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="B15" s="1" t="s">
-        <v>753</v>
+        <v>770</v>
       </c>
       <c r="C15" s="1">
-        <v>42400</v>
+        <v>41495</v>
       </c>
       <c r="D15" s="13">
-        <v>0.3699</v>
+        <v>0.3693</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="B16" s="1" t="s">
-        <v>754</v>
+        <v>771</v>
       </c>
       <c r="C16" s="1">
-        <v>3140</v>
+        <v>3083</v>
       </c>
       <c r="D16" s="13">
         <v>0.0274</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="B17" s="1" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="C17" s="1">
-        <v>1815</v>
+        <v>1795</v>
       </c>
       <c r="D17" s="13">
-        <v>0.0158</v>
+        <v>0.016</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="B18" s="8"/>
       <c r="D18" s="12"/>
       <c r="F18" s="12"/>
     </row>
     <row r="19">
-      <c r="B19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="32" t="s">
+      <c r="B19" s="30" t="s">
+        <v>773</v>
+      </c>
+      <c r="C19" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D19" s="33"/>
+      <c r="D19" s="32"/>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="B20" s="34"/>
-      <c r="C20" s="35" t="s">
+      <c r="B20" s="33"/>
+      <c r="C20" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D20" s="35" t="s">
+      <c r="D20" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="B21" s="1" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="C21" s="1">
-        <v>687</v>
+        <v>670</v>
       </c>
       <c r="D21" s="13">
         <v>0.0098</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="B22" s="1" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="C22" s="1">
-        <v>1195</v>
+        <v>1169</v>
       </c>
       <c r="D22" s="13">
-        <v>0.0171</v>
+        <v>0.017</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="B23" s="1" t="s">
-        <v>759</v>
+        <v>776</v>
       </c>
       <c r="C23" s="1">
-        <v>728</v>
+        <v>707</v>
       </c>
       <c r="D23" s="13">
-        <v>0.0104</v>
+        <v>0.0103</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="B24" s="1" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="C24" s="1">
-        <v>393</v>
+        <v>377</v>
       </c>
       <c r="D24" s="13">
-        <v>0.0056</v>
+        <v>0.0055</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="B25" s="1" t="s">
-        <v>761</v>
+        <v>778</v>
       </c>
       <c r="C25" s="1">
-        <v>9225</v>
+        <v>9099</v>
       </c>
       <c r="D25" s="13">
-        <v>0.132</v>
+        <v>0.1325</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="B26" s="1" t="s">
-        <v>762</v>
+        <v>779</v>
       </c>
       <c r="C26" s="1">
-        <v>6732</v>
+        <v>6591</v>
       </c>
       <c r="D26" s="13">
-        <v>0.0963</v>
+        <v>0.096</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="B27" s="1" t="s">
-        <v>763</v>
+        <v>780</v>
       </c>
       <c r="C27" s="1">
-        <v>1234</v>
+        <v>1226</v>
       </c>
       <c r="D27" s="13">
-        <v>0.0177</v>
+        <v>0.0178</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="B28" s="1" t="s">
-        <v>764</v>
+        <v>781</v>
       </c>
       <c r="C28" s="1">
-        <v>1664</v>
+        <v>1641</v>
       </c>
       <c r="D28" s="13">
-        <v>0.0238</v>
+        <v>0.0239</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="B29" s="1" t="s">
-        <v>765</v>
+        <v>782</v>
       </c>
       <c r="C29" s="1">
-        <v>12871</v>
+        <v>12622</v>
       </c>
       <c r="D29" s="13">
-        <v>0.1842</v>
+        <v>0.1838</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="B30" s="1" t="s">
-        <v>766</v>
+        <v>783</v>
       </c>
       <c r="C30" s="1">
-        <v>26098</v>
+        <v>25576</v>
       </c>
       <c r="D30" s="13">
-        <v>0.3735</v>
+        <v>0.3723</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="B31" s="1" t="s">
-        <v>767</v>
+        <v>784</v>
       </c>
       <c r="C31" s="1">
-        <v>422</v>
+        <v>407</v>
       </c>
       <c r="D31" s="13">
-        <v>0.006</v>
+        <v>0.0059</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="B32" s="1" t="s">
-        <v>768</v>
+        <v>785</v>
       </c>
       <c r="C32" s="1">
-        <v>2340</v>
+        <v>2297</v>
       </c>
       <c r="D32" s="13">
-        <v>0.0335</v>
+        <v>0.0334</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="B33" s="1" t="s">
-        <v>769</v>
+        <v>786</v>
       </c>
       <c r="C33" s="1">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="D33" s="13">
-        <v>0.0077</v>
+        <v>0.0078</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="B34" s="1" t="s">
-        <v>770</v>
+        <v>787</v>
       </c>
       <c r="C34" s="1">
-        <v>413</v>
+        <v>393</v>
       </c>
       <c r="D34" s="13">
-        <v>0.0059</v>
+        <v>0.0057</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="B35" s="1" t="s">
-        <v>771</v>
+        <v>788</v>
       </c>
       <c r="C35" s="1">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="D35" s="13">
         <v>0.0053</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="B36" s="1" t="s">
-        <v>772</v>
+        <v>789</v>
       </c>
       <c r="C36" s="1">
-        <v>5003</v>
+        <v>4917</v>
       </c>
       <c r="D36" s="13">
         <v>0.0716</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="B37" s="1" t="s">
-        <v>773</v>
+        <v>790</v>
       </c>
       <c r="C37" s="1">
-        <v>272</v>
+        <v>259</v>
       </c>
       <c r="D37" s="13">
-        <v>0.0039</v>
+        <v>0.0038</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="B38" s="1" t="s">
-        <v>774</v>
+        <v>791</v>
       </c>
       <c r="C38" s="1">
-        <v>6338</v>
+        <v>6299</v>
       </c>
       <c r="D38" s="13">
-        <v>0.0907</v>
+        <v>0.0917</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="B39" s="1" t="s">
-        <v>775</v>
+        <v>792</v>
       </c>
       <c r="C39" s="1">
-        <v>16372</v>
+        <v>16009</v>
       </c>
       <c r="D39" s="13">
-        <v>0.2343</v>
+        <v>0.2331</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="B40" s="8"/>
       <c r="D40" s="12"/>
       <c r="F40" s="12"/>
     </row>
     <row r="41">
-      <c r="B41" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="32" t="s">
+      <c r="B41" s="30" t="s">
+        <v>793</v>
+      </c>
+      <c r="C41" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D41" s="33"/>
+      <c r="D41" s="32"/>
     </row>
     <row r="42" ht="15" customHeight="1">
-      <c r="B42" s="34"/>
-      <c r="C42" s="35" t="s">
+      <c r="B42" s="33"/>
+      <c r="C42" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D42" s="35" t="s">
+      <c r="D42" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="B43" s="1" t="s">
-        <v>777</v>
+        <v>794</v>
       </c>
       <c r="C43" s="1">
-        <v>110328</v>
+        <v>108167</v>
       </c>
       <c r="D43" s="13">
-        <v>0.9643</v>
+        <v>0.9646</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="B44" s="1" t="s">
-        <v>778</v>
+        <v>795</v>
       </c>
       <c r="C44" s="1">
-        <v>105927</v>
+        <v>103638</v>
       </c>
       <c r="D44" s="13">
-        <v>0.9258</v>
+        <v>0.9242</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="B45" s="1" t="s">
-        <v>779</v>
+        <v>796</v>
       </c>
       <c r="C45" s="1">
-        <v>108498</v>
+        <v>106285</v>
       </c>
       <c r="D45" s="13">
-        <v>0.9483</v>
+        <v>0.9478</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="B46" s="1" t="s">
-        <v>780</v>
+        <v>797</v>
       </c>
       <c r="C46" s="1">
-        <v>110639</v>
+        <v>108387</v>
       </c>
       <c r="D46" s="13">
-        <v>0.967</v>
+        <v>0.9665</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="B47" s="1" t="s">
-        <v>781</v>
+        <v>798</v>
       </c>
       <c r="C47" s="1">
-        <v>106601</v>
+        <v>104399</v>
       </c>
       <c r="D47" s="13">
-        <v>0.9317</v>
+        <v>0.931</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="B48" s="1" t="s">
-        <v>782</v>
+        <v>799</v>
       </c>
       <c r="C48" s="1">
-        <v>88243</v>
+        <v>86495</v>
       </c>
       <c r="D48" s="13">
         <v>0.7713</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="B49" s="1" t="s">
-        <v>783</v>
+        <v>800</v>
       </c>
       <c r="C49" s="1">
-        <v>111999</v>
+        <v>109748</v>
       </c>
       <c r="D49" s="13">
-        <v>0.9789</v>
+        <v>0.9787</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="B50" s="1" t="s">
-        <v>784</v>
+        <v>801</v>
       </c>
       <c r="C50" s="1">
-        <v>108538</v>
+        <v>106393</v>
       </c>
       <c r="D50" s="13">
-        <v>0.9486</v>
+        <v>0.9488</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="B51" s="1" t="s">
-        <v>785</v>
+        <v>802</v>
       </c>
       <c r="C51" s="1">
-        <v>81560</v>
+        <v>79962</v>
       </c>
       <c r="D51" s="13">
-        <v>0.7128</v>
+        <v>0.7131</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="B52" s="1" t="s">
-        <v>786</v>
+        <v>803</v>
       </c>
       <c r="C52" s="1">
-        <v>85599</v>
+        <v>83822</v>
       </c>
       <c r="D52" s="13">
-        <v>0.7482</v>
+        <v>0.7475</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="B53" s="1" t="s">
-        <v>787</v>
+        <v>804</v>
       </c>
       <c r="C53" s="1">
-        <v>93758</v>
+        <v>91875</v>
       </c>
       <c r="D53" s="13">
-        <v>0.8195</v>
+        <v>0.8193</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="B54" s="8"/>
       <c r="D54" s="12"/>
       <c r="F54" s="12"/>
     </row>
     <row r="55">
-      <c r="B55" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="32" t="s">
+      <c r="B55" s="30" t="s">
+        <v>805</v>
+      </c>
+      <c r="C55" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D55" s="33"/>
+      <c r="D55" s="32"/>
     </row>
     <row r="56" ht="15" customHeight="1">
-      <c r="B56" s="34"/>
-      <c r="C56" s="35" t="s">
+      <c r="B56" s="33"/>
+      <c r="C56" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D56" s="35" t="s">
+      <c r="D56" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="B57" s="1" t="s">
-        <v>789</v>
+        <v>806</v>
       </c>
       <c r="C57" s="1">
-        <v>88966</v>
+        <v>87028</v>
       </c>
       <c r="D57" s="13">
-        <v>0.7776</v>
+        <v>0.7761</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="B58" s="1" t="s">
-        <v>790</v>
+        <v>807</v>
       </c>
       <c r="C58" s="1">
-        <v>31551</v>
+        <v>30797</v>
       </c>
       <c r="D58" s="13">
-        <v>0.2758</v>
+        <v>0.2746</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="B59" s="1" t="s">
-        <v>791</v>
+        <v>808</v>
       </c>
       <c r="C59" s="1">
-        <v>41206</v>
+        <v>40248</v>
       </c>
       <c r="D59" s="13">
-        <v>0.3601</v>
+        <v>0.3589</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="B60" s="1" t="s">
-        <v>792</v>
+        <v>809</v>
       </c>
       <c r="C60" s="1">
-        <v>52817</v>
+        <v>51628</v>
       </c>
       <c r="D60" s="13">
-        <v>0.4616</v>
+        <v>0.4604</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="B61" s="1" t="s">
-        <v>793</v>
+        <v>810</v>
       </c>
       <c r="C61" s="1">
-        <v>66115</v>
+        <v>64584</v>
       </c>
       <c r="D61" s="13">
-        <v>0.5778</v>
+        <v>0.5759</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="B62" s="1" t="s">
-        <v>794</v>
+        <v>811</v>
       </c>
       <c r="C62" s="1">
-        <v>38048</v>
+        <v>37285</v>
       </c>
       <c r="D62" s="13">
         <v>0.3325</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="B63" s="1" t="s">
-        <v>795</v>
+        <v>812</v>
       </c>
       <c r="C63" s="1">
-        <v>59446</v>
+        <v>58246</v>
       </c>
       <c r="D63" s="13">
-        <v>0.5196</v>
+        <v>0.5194</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="B64" s="1" t="s">
-        <v>796</v>
+        <v>813</v>
       </c>
       <c r="C64" s="1">
-        <v>14027</v>
+        <v>13763</v>
       </c>
       <c r="D64" s="13">
-        <v>0.1226</v>
+        <v>0.1227</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="B65" s="1" t="s">
-        <v>797</v>
+        <v>814</v>
       </c>
       <c r="C65" s="1">
-        <v>66901</v>
+        <v>65220</v>
       </c>
       <c r="D65" s="13">
-        <v>0.5847</v>
+        <v>0.5816</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="B66" s="1" t="s">
-        <v>798</v>
+        <v>815</v>
       </c>
       <c r="C66" s="1">
-        <v>87803</v>
+        <v>86109</v>
       </c>
       <c r="D66" s="13">
-        <v>0.7674</v>
+        <v>0.7679</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="B67" s="1" t="s">
-        <v>799</v>
+        <v>816</v>
       </c>
       <c r="C67" s="1">
-        <v>9853</v>
+        <v>9683</v>
       </c>
       <c r="D67" s="13">
-        <v>0.0861</v>
+        <v>0.0863</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="B68" s="1" t="s">
-        <v>800</v>
+        <v>817</v>
       </c>
       <c r="C68" s="1">
-        <v>10634</v>
+        <v>10350</v>
       </c>
       <c r="D68" s="13">
-        <v>0.0929</v>
+        <v>0.0923</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="B69" s="1" t="s">
-        <v>801</v>
+        <v>818</v>
       </c>
       <c r="C69" s="1">
-        <v>12018</v>
+        <v>11821</v>
       </c>
       <c r="D69" s="13">
-        <v>0.105</v>
+        <v>0.1054</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="B70" s="1" t="s">
-        <v>802</v>
+        <v>819</v>
       </c>
       <c r="C70" s="1">
-        <v>61483</v>
+        <v>59743</v>
       </c>
       <c r="D70" s="13">
-        <v>0.5374</v>
+        <v>0.5327</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="B71" s="1" t="s">
-        <v>803</v>
+        <v>820</v>
       </c>
       <c r="C71" s="1">
-        <v>54282</v>
+        <v>53187</v>
       </c>
       <c r="D71" s="13">
-        <v>0.4744</v>
+        <v>0.4743</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="B72" s="1" t="s">
-        <v>804</v>
+        <v>821</v>
       </c>
       <c r="C72" s="1">
-        <v>14753</v>
+        <v>14171</v>
       </c>
       <c r="D72" s="13">
-        <v>0.1289</v>
+        <v>0.1264</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="B73" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C73" s="1">
-        <v>2864</v>
+        <v>2848</v>
       </c>
       <c r="D73" s="13">
-        <v>0.025</v>
+        <v>0.0254</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="B74" s="8"/>
       <c r="D74" s="12"/>
       <c r="F74" s="12"/>
     </row>
     <row r="75">
-      <c r="B75" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C75" s="32" t="s">
+      <c r="B75" s="30" t="s">
+        <v>822</v>
+      </c>
+      <c r="C75" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D75" s="33"/>
+      <c r="D75" s="32"/>
     </row>
     <row r="76" ht="15" customHeight="1">
-      <c r="B76" s="34"/>
-      <c r="C76" s="35" t="s">
+      <c r="B76" s="33"/>
+      <c r="C76" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D76" s="35" t="s">
+      <c r="D76" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="B77" s="1" t="s">
-        <v>806</v>
+        <v>823</v>
       </c>
       <c r="C77" s="1">
-        <v>90080</v>
+        <v>88021</v>
       </c>
       <c r="D77" s="13">
-        <v>0.8045</v>
+        <v>0.8022</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="B78" s="1" t="s">
-        <v>807</v>
+        <v>824</v>
       </c>
       <c r="C78" s="1">
-        <v>39079</v>
+        <v>38185</v>
       </c>
       <c r="D78" s="13">
-        <v>0.349</v>
+        <v>0.348</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="B79" s="1" t="s">
-        <v>808</v>
+        <v>825</v>
       </c>
       <c r="C79" s="1">
-        <v>1198</v>
+        <v>1167</v>
       </c>
       <c r="D79" s="13">
-        <v>0.0107</v>
+        <v>0.0106</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="B80" s="1" t="s">
-        <v>809</v>
+        <v>826</v>
       </c>
       <c r="C80" s="1">
-        <v>2782</v>
+        <v>2673</v>
       </c>
       <c r="D80" s="13">
-        <v>0.0248</v>
+        <v>0.0244</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="B81" s="1" t="s">
-        <v>810</v>
+        <v>827</v>
       </c>
       <c r="C81" s="1">
-        <v>24302</v>
+        <v>23890</v>
       </c>
       <c r="D81" s="13">
-        <v>0.217</v>
+        <v>0.2177</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="B82" s="1" t="s">
-        <v>811</v>
+        <v>828</v>
       </c>
       <c r="C82" s="1">
-        <v>51796</v>
+        <v>50714</v>
       </c>
       <c r="D82" s="13">
-        <v>0.4626</v>
+        <v>0.4622</v>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="B83" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C83" s="1">
-        <v>6720</v>
+        <v>6625</v>
       </c>
       <c r="D83" s="13">
-        <v>0.06</v>
+        <v>0.0604</v>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="B84" s="8"/>
     </row>
     <row r="85">
-      <c r="B85" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C85" s="32" t="s">
+      <c r="B85" s="30" t="s">
+        <v>829</v>
+      </c>
+      <c r="C85" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D85" s="33"/>
+      <c r="D85" s="32"/>
     </row>
     <row r="86" ht="15" customHeight="1">
-      <c r="B86" s="34"/>
-      <c r="C86" s="35" t="s">
+      <c r="B86" s="33"/>
+      <c r="C86" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D86" s="35" t="s">
+      <c r="D86" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="B87" s="1" t="s">
-        <v>813</v>
+        <v>830</v>
       </c>
       <c r="C87" s="1">
-        <v>39972</v>
+        <v>39163</v>
       </c>
       <c r="D87" s="13">
-        <v>0.3624</v>
+        <v>0.3623</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="B88" s="1" t="s">
-        <v>814</v>
+        <v>831</v>
       </c>
       <c r="C88" s="1">
-        <v>78931</v>
+        <v>77327</v>
       </c>
       <c r="D88" s="13">
-        <v>0.7157</v>
+        <v>0.7154</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="B89" s="1" t="s">
-        <v>815</v>
+        <v>832</v>
       </c>
       <c r="C89" s="1">
-        <v>29887</v>
+        <v>29195</v>
       </c>
       <c r="D89" s="13">
-        <v>0.271</v>
+        <v>0.2701</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="B90" s="1" t="s">
-        <v>816</v>
+        <v>833</v>
       </c>
       <c r="C90" s="1">
-        <v>8392</v>
+        <v>8155</v>
       </c>
       <c r="D90" s="13">
-        <v>0.0761</v>
+        <v>0.0754</v>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="B91" s="1" t="s">
-        <v>817</v>
+        <v>834</v>
       </c>
       <c r="C91" s="1">
-        <v>20772</v>
+        <v>20245</v>
       </c>
       <c r="D91" s="13">
-        <v>0.1883</v>
+        <v>0.1873</v>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="B92" s="1" t="s">
-        <v>818</v>
+        <v>835</v>
       </c>
       <c r="C92" s="1">
-        <v>13412</v>
+        <v>13130</v>
       </c>
       <c r="D92" s="13">
-        <v>0.1216</v>
+        <v>0.1215</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="B93" s="1" t="s">
-        <v>819</v>
+        <v>836</v>
       </c>
       <c r="C93" s="1">
-        <v>39485</v>
+        <v>38644</v>
       </c>
       <c r="D93" s="13">
-        <v>0.358</v>
+        <v>0.3575</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="B94" s="1" t="s">
-        <v>820</v>
+        <v>837</v>
       </c>
       <c r="C94" s="1">
-        <v>35265</v>
+        <v>34615</v>
       </c>
       <c r="D94" s="13">
-        <v>0.3197</v>
+        <v>0.3203</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="B95" s="1" t="s">
-        <v>821</v>
+        <v>838</v>
       </c>
       <c r="C95" s="1">
-        <v>20605</v>
+        <v>20094</v>
       </c>
       <c r="D95" s="13">
-        <v>0.1868</v>
+        <v>0.1859</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="B96" s="1" t="s">
-        <v>822</v>
+        <v>839</v>
       </c>
       <c r="C96" s="1">
-        <v>14524</v>
+        <v>14188</v>
       </c>
       <c r="D96" s="13">
-        <v>0.1317</v>
+        <v>0.1313</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="B97" s="1" t="s">
-        <v>823</v>
+        <v>840</v>
       </c>
       <c r="C97" s="1">
-        <v>51636</v>
+        <v>50704</v>
       </c>
       <c r="D97" s="13">
-        <v>0.4682</v>
+        <v>0.4691</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="B98" s="1" t="s">
-        <v>824</v>
+        <v>841</v>
       </c>
       <c r="C98" s="1">
-        <v>62782</v>
+        <v>61508</v>
       </c>
       <c r="D98" s="13">
-        <v>0.5692</v>
+        <v>0.5691</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="B99" s="1" t="s">
-        <v>825</v>
+        <v>842</v>
       </c>
       <c r="C99" s="1">
-        <v>33993</v>
+        <v>33044</v>
       </c>
       <c r="D99" s="13">
-        <v>0.3082</v>
+        <v>0.3057</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="B100" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C100" s="1">
-        <v>7932</v>
+        <v>7751</v>
       </c>
       <c r="D100" s="13">
-        <v>0.0719</v>
+        <v>0.0717</v>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="B101" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C101" s="1">
-        <v>5615</v>
+        <v>5497</v>
       </c>
       <c r="D101" s="13">
         <v>0.0509</v>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="B102" s="8"/>
     </row>
     <row r="103">
-      <c r="B103" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="32" t="s">
+      <c r="B103" s="30" t="s">
+        <v>843</v>
+      </c>
+      <c r="C103" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D103" s="33"/>
+      <c r="D103" s="32"/>
     </row>
     <row r="104" ht="15" customHeight="1">
-      <c r="B104" s="34"/>
-      <c r="C104" s="35" t="s">
+      <c r="B104" s="33"/>
+      <c r="C104" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D104" s="35" t="s">
+      <c r="D104" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="B105" s="1" t="s">
-        <v>827</v>
+        <v>844</v>
       </c>
       <c r="C105" s="1">
-        <v>34450</v>
+        <v>33871</v>
       </c>
       <c r="D105" s="13">
-        <v>0.3011</v>
+        <v>0.302</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="B106" s="1" t="s">
-        <v>828</v>
+        <v>845</v>
       </c>
       <c r="C106" s="1">
-        <v>22106</v>
+        <v>21525</v>
       </c>
       <c r="D106" s="13">
-        <v>0.1932</v>
+        <v>0.1919</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="B107" s="1" t="s">
-        <v>829</v>
+        <v>846</v>
       </c>
       <c r="C107" s="1">
-        <v>16718</v>
+        <v>16432</v>
       </c>
       <c r="D107" s="13">
-        <v>0.1461</v>
+        <v>0.1465</v>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
       <c r="B108" s="1" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="C108" s="1">
-        <v>24507</v>
+        <v>24111</v>
       </c>
       <c r="D108" s="13">
-        <v>0.2142</v>
+        <v>0.215</v>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1">
       <c r="B109" s="1" t="s">
-        <v>831</v>
+        <v>848</v>
       </c>
       <c r="C109" s="1">
-        <v>33125</v>
+        <v>32279</v>
       </c>
       <c r="D109" s="13">
-        <v>0.2895</v>
+        <v>0.2878</v>
       </c>
     </row>
     <row r="110" ht="15" customHeight="1">
       <c r="B110" s="1" t="s">
-        <v>832</v>
+        <v>849</v>
       </c>
       <c r="C110" s="1">
-        <v>8025</v>
+        <v>7897</v>
       </c>
       <c r="D110" s="13">
-        <v>0.0701</v>
+        <v>0.0704</v>
       </c>
     </row>
     <row r="111" ht="15" customHeight="1">
       <c r="B111" s="1" t="s">
-        <v>833</v>
+        <v>850</v>
       </c>
       <c r="C111" s="1">
-        <v>7498</v>
+        <v>7465</v>
       </c>
       <c r="D111" s="13">
-        <v>0.0655</v>
+        <v>0.0666</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:D5"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="B41:B42"/>
     <mergeCell ref="C41:D41"/>
     <mergeCell ref="B55:B56"/>
     <mergeCell ref="C55:D55"/>
     <mergeCell ref="B75:B76"/>
     <mergeCell ref="C75:D75"/>
     <mergeCell ref="B85:B86"/>
     <mergeCell ref="C85:D85"/>
     <mergeCell ref="B103:B104"/>
     <mergeCell ref="C103:D103"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
@@ -17552,888 +17759,886 @@
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1" style="1"/>
     <col min="2" max="2" width="108.140625" customWidth="1" style="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1" style="1"/>
     <col min="4" max="4" width="12.140625" customWidth="1" style="13"/>
     <col min="5" max="5" width="12.140625" customWidth="1" style="1"/>
     <col min="6" max="6" width="12.140625" customWidth="1" style="13"/>
     <col min="7" max="16384" width="8.85546875" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15" customHeight="1"/>
     <row r="2" ht="15" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="F2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="3" ht="15" customHeight="1">
       <c r="B3" s="24"/>
-      <c r="C3" s="25"/>
-[...1 lines deleted...]
-      <c r="F3" s="27" t="s">
+      <c r="D3" s="25"/>
+      <c r="F3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="B4" s="24"/>
-      <c r="C4" s="25"/>
-[...1 lines deleted...]
-      <c r="F4" s="27" t="s">
+      <c r="D4" s="25"/>
+      <c r="F4" s="26" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="B5" s="28"/>
-[...2 lines deleted...]
-      <c r="F5" s="27" t="s">
+      <c r="B5" s="27"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="29"/>
+      <c r="F5" s="26" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
     </row>
     <row r="6" ht="15" customHeight="1"/>
     <row r="7" ht="15" customHeight="1"/>
     <row r="8">
-      <c r="B8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="32" t="s">
+      <c r="B8" s="30" t="s">
+        <v>851</v>
+      </c>
+      <c r="C8" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="33"/>
+      <c r="D8" s="32"/>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="B9" s="34"/>
-      <c r="C9" s="35" t="s">
+      <c r="B9" s="33"/>
+      <c r="C9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="35" t="s">
+      <c r="D9" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="B10" s="1" t="s">
-        <v>835</v>
+        <v>852</v>
       </c>
       <c r="C10" s="1">
-        <v>5562</v>
+        <v>5469</v>
       </c>
       <c r="D10" s="13">
-        <v>0.0515</v>
+        <v>0.0516</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="B11" s="1" t="s">
-        <v>836</v>
+        <v>853</v>
       </c>
       <c r="C11" s="1">
-        <v>12617</v>
+        <v>12291</v>
       </c>
       <c r="D11" s="13">
-        <v>0.1168</v>
+        <v>0.1159</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="B12" s="1" t="s">
-        <v>837</v>
+        <v>854</v>
       </c>
       <c r="C12" s="1">
-        <v>10061</v>
+        <v>9712</v>
       </c>
       <c r="D12" s="13">
-        <v>0.0932</v>
+        <v>0.0916</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="B13" s="1" t="s">
-        <v>838</v>
+        <v>855</v>
       </c>
       <c r="C13" s="1">
-        <v>22052</v>
+        <v>21382</v>
       </c>
       <c r="D13" s="13">
-        <v>0.2042</v>
+        <v>0.2016</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="B14" s="1" t="s">
-        <v>839</v>
+        <v>856</v>
       </c>
       <c r="C14" s="1">
-        <v>12553</v>
+        <v>12221</v>
       </c>
       <c r="D14" s="13">
-        <v>0.1163</v>
+        <v>0.1152</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="B15" s="1" t="s">
-        <v>840</v>
+        <v>857</v>
       </c>
       <c r="C15" s="1">
-        <v>6603</v>
+        <v>6452</v>
       </c>
       <c r="D15" s="13">
-        <v>0.0611</v>
+        <v>0.0608</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="B16" s="1" t="s">
-        <v>841</v>
+        <v>858</v>
       </c>
       <c r="C16" s="1">
-        <v>24575</v>
+        <v>24311</v>
       </c>
       <c r="D16" s="13">
-        <v>0.2276</v>
+        <v>0.2293</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="B17" s="1" t="s">
-        <v>842</v>
+        <v>859</v>
       </c>
       <c r="C17" s="1">
-        <v>20468</v>
+        <v>20178</v>
       </c>
       <c r="D17" s="13">
-        <v>0.1896</v>
+        <v>0.1903</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="B18" s="1" t="s">
-        <v>843</v>
+        <v>860</v>
       </c>
       <c r="C18" s="1">
-        <v>16993</v>
+        <v>16567</v>
       </c>
       <c r="D18" s="13">
-        <v>0.1574</v>
+        <v>0.1562</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="B19" s="1" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="C19" s="1">
-        <v>70937</v>
+        <v>69676</v>
       </c>
       <c r="D19" s="13">
-        <v>0.6569</v>
+        <v>0.657</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="B20" s="1" t="s">
-        <v>845</v>
+        <v>862</v>
       </c>
       <c r="C20" s="1">
-        <v>40591</v>
+        <v>39592</v>
       </c>
       <c r="D20" s="13">
-        <v>0.3759</v>
+        <v>0.3734</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="B21" s="1" t="s">
-        <v>846</v>
+        <v>863</v>
       </c>
       <c r="C21" s="1">
-        <v>59906</v>
+        <v>58593</v>
       </c>
       <c r="D21" s="13">
-        <v>0.5548</v>
+        <v>0.5525</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="B22" s="1" t="s">
-        <v>847</v>
+        <v>864</v>
       </c>
       <c r="C22" s="1">
-        <v>6188</v>
+        <v>6140</v>
       </c>
       <c r="D22" s="13">
-        <v>0.0573</v>
+        <v>0.0579</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="B23" s="1" t="s">
-        <v>848</v>
+        <v>865</v>
       </c>
       <c r="C23" s="1">
-        <v>7773</v>
+        <v>7684</v>
       </c>
       <c r="D23" s="13">
-        <v>0.072</v>
+        <v>0.0725</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="B24" s="1" t="s">
-        <v>849</v>
+        <v>866</v>
       </c>
       <c r="C24" s="1">
-        <v>10539</v>
+        <v>10395</v>
       </c>
       <c r="D24" s="13">
-        <v>0.0976</v>
+        <v>0.098</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="B25" s="1" t="s">
-        <v>850</v>
+        <v>867</v>
       </c>
       <c r="C25" s="1">
-        <v>30874</v>
+        <v>30333</v>
       </c>
       <c r="D25" s="13">
-        <v>0.2859</v>
+        <v>0.286</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="B26" s="1" t="s">
-        <v>851</v>
+        <v>868</v>
       </c>
       <c r="C26" s="1">
-        <v>50818</v>
+        <v>50026</v>
       </c>
       <c r="D26" s="13">
-        <v>0.4706</v>
+        <v>0.4717</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="B27" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C27" s="1">
-        <v>7406</v>
+        <v>7411</v>
       </c>
       <c r="D27" s="13">
-        <v>0.0686</v>
+        <v>0.0699</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D28" s="12"/>
       <c r="F28" s="12"/>
     </row>
     <row r="29">
-      <c r="B29" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="32" t="s">
+      <c r="B29" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="C29" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D29" s="33"/>
+      <c r="D29" s="32"/>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="B30" s="34"/>
-      <c r="C30" s="35" t="s">
+      <c r="B30" s="33"/>
+      <c r="C30" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D30" s="35" t="s">
+      <c r="D30" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="B31" s="1" t="s">
-        <v>853</v>
+        <v>870</v>
       </c>
       <c r="C31" s="1">
-        <v>572</v>
+        <v>559</v>
       </c>
       <c r="D31" s="13">
         <v>0.0053</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="B32" s="1" t="s">
-        <v>854</v>
+        <v>871</v>
       </c>
       <c r="C32" s="1">
-        <v>710</v>
+        <v>686</v>
       </c>
       <c r="D32" s="13">
-        <v>0.0066</v>
+        <v>0.0065</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="B33" s="1" t="s">
-        <v>855</v>
+        <v>872</v>
       </c>
       <c r="C33" s="1">
-        <v>1620</v>
+        <v>1580</v>
       </c>
       <c r="D33" s="13">
-        <v>0.015</v>
+        <v>0.0149</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="B34" s="1" t="s">
-        <v>856</v>
+        <v>873</v>
       </c>
       <c r="C34" s="1">
-        <v>33230</v>
+        <v>32742</v>
       </c>
       <c r="D34" s="13">
-        <v>0.3082</v>
+        <v>0.3092</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="B35" s="1" t="s">
-        <v>857</v>
+        <v>874</v>
       </c>
       <c r="C35" s="1">
-        <v>32139</v>
+        <v>31939</v>
       </c>
       <c r="D35" s="13">
-        <v>0.298</v>
+        <v>0.3016</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="B36" s="1" t="s">
-        <v>858</v>
+        <v>875</v>
       </c>
       <c r="C36" s="1">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="D36" s="13">
         <v>0.0023</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="B37" s="1" t="s">
-        <v>859</v>
+        <v>876</v>
       </c>
       <c r="C37" s="1">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="D37" s="13">
-        <v>0.0009</v>
+        <v>0.0008</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="B38" s="1" t="s">
-        <v>860</v>
+        <v>877</v>
       </c>
       <c r="C38" s="1">
-        <v>7175</v>
+        <v>7058</v>
       </c>
       <c r="D38" s="13">
-        <v>0.0665</v>
+        <v>0.0666</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="B39" s="1" t="s">
-        <v>861</v>
+        <v>878</v>
       </c>
       <c r="C39" s="1">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="D39" s="13">
         <v>0.0025</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="B40" s="1" t="s">
-        <v>862</v>
+        <v>879</v>
       </c>
       <c r="C40" s="1">
-        <v>768</v>
+        <v>755</v>
       </c>
       <c r="D40" s="13">
         <v>0.0071</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="B41" s="1" t="s">
-        <v>863</v>
+        <v>880</v>
       </c>
       <c r="C41" s="1">
-        <v>874</v>
+        <v>850</v>
       </c>
       <c r="D41" s="13">
-        <v>0.0081</v>
+        <v>0.008</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="B42" s="1" t="s">
-        <v>864</v>
+        <v>881</v>
       </c>
       <c r="C42" s="1">
-        <v>1954</v>
+        <v>1842</v>
       </c>
       <c r="D42" s="13">
-        <v>0.0181</v>
+        <v>0.0174</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="B43" s="1" t="s">
-        <v>865</v>
+        <v>882</v>
       </c>
       <c r="C43" s="1">
-        <v>3246</v>
+        <v>3228</v>
       </c>
       <c r="D43" s="13">
-        <v>0.0301</v>
+        <v>0.0305</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="B44" s="1" t="s">
-        <v>866</v>
+        <v>883</v>
       </c>
       <c r="C44" s="1">
-        <v>3829</v>
+        <v>3768</v>
       </c>
       <c r="D44" s="13">
-        <v>0.0355</v>
+        <v>0.0356</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="B45" s="1" t="s">
-        <v>867</v>
+        <v>884</v>
       </c>
       <c r="C45" s="1">
-        <v>3225</v>
+        <v>3106</v>
       </c>
       <c r="D45" s="13">
-        <v>0.0299</v>
+        <v>0.0293</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="B46" s="1" t="s">
-        <v>868</v>
+        <v>885</v>
       </c>
       <c r="C46" s="1">
-        <v>643</v>
+        <v>609</v>
       </c>
       <c r="D46" s="13">
-        <v>0.006</v>
+        <v>0.0058</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="B47" s="1" t="s">
-        <v>869</v>
+        <v>886</v>
       </c>
       <c r="C47" s="1">
-        <v>2506</v>
+        <v>2423</v>
       </c>
       <c r="D47" s="13">
-        <v>0.0232</v>
+        <v>0.0229</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="B48" s="1" t="s">
-        <v>870</v>
+        <v>887</v>
       </c>
       <c r="C48" s="1">
-        <v>711</v>
+        <v>689</v>
       </c>
       <c r="D48" s="13">
-        <v>0.0066</v>
+        <v>0.0065</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="B49" s="1" t="s">
-        <v>871</v>
+        <v>888</v>
       </c>
       <c r="C49" s="1">
-        <v>534</v>
+        <v>513</v>
       </c>
       <c r="D49" s="13">
-        <v>0.005</v>
+        <v>0.0048</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="B50" s="1" t="s">
-        <v>872</v>
+        <v>889</v>
       </c>
       <c r="C50" s="1">
-        <v>79499</v>
+        <v>77812</v>
       </c>
       <c r="D50" s="13">
-        <v>0.7373</v>
+        <v>0.7348</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="B51" s="1" t="s">
-        <v>873</v>
+        <v>890</v>
       </c>
       <c r="C51" s="1">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="D51" s="13">
         <v>0.0026</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="B52" s="1" t="s">
-        <v>874</v>
+        <v>891</v>
       </c>
       <c r="C52" s="1">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="D52" s="13">
         <v>0.0033</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="B53" s="1" t="s">
-        <v>875</v>
+        <v>892</v>
       </c>
       <c r="C53" s="1">
-        <v>40507</v>
+        <v>39649</v>
       </c>
       <c r="D53" s="13">
-        <v>0.3757</v>
+        <v>0.3744</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="B54" s="1" t="s">
-        <v>876</v>
+        <v>893</v>
       </c>
       <c r="C54" s="1">
-        <v>2040</v>
+        <v>1997</v>
       </c>
       <c r="D54" s="13">
         <v>0.0189</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="B55" s="1" t="s">
-        <v>877</v>
+        <v>894</v>
       </c>
       <c r="C55" s="1">
-        <v>873</v>
+        <v>811</v>
       </c>
       <c r="D55" s="13">
-        <v>0.0081</v>
+        <v>0.0077</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="B56" s="1" t="s">
-        <v>878</v>
+        <v>895</v>
       </c>
       <c r="C56" s="1">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="D56" s="13">
-        <v>0.0021</v>
+        <v>0.002</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="B57" s="1" t="s">
-        <v>879</v>
+        <v>896</v>
       </c>
       <c r="C57" s="1">
-        <v>1120</v>
+        <v>1099</v>
       </c>
       <c r="D57" s="13">
         <v>0.0104</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="B58" s="1" t="s">
-        <v>880</v>
+        <v>897</v>
       </c>
       <c r="C58" s="1">
-        <v>6736</v>
+        <v>6622</v>
       </c>
       <c r="D58" s="13">
         <v>0.0625</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="B59" s="1" t="s">
-        <v>881</v>
+        <v>898</v>
       </c>
       <c r="C59" s="1">
-        <v>6602</v>
+        <v>6485</v>
       </c>
       <c r="D59" s="13">
         <v>0.0612</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="B60" s="1" t="s">
-        <v>882</v>
+        <v>899</v>
       </c>
       <c r="C60" s="1">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="D60" s="13">
-        <v>0.0023</v>
+        <v>0.0024</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="B61" s="1" t="s">
-        <v>883</v>
+        <v>900</v>
       </c>
       <c r="C61" s="1">
-        <v>5842</v>
+        <v>5525</v>
       </c>
       <c r="D61" s="13">
-        <v>0.0542</v>
+        <v>0.0522</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="B62" s="1" t="s">
-        <v>884</v>
+        <v>901</v>
       </c>
       <c r="C62" s="1">
-        <v>862</v>
+        <v>846</v>
       </c>
       <c r="D62" s="13">
         <v>0.008</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="B63" s="1" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
       <c r="C63" s="1">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="D63" s="13">
-        <v>0.0059</v>
+        <v>0.0061</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="B64" s="1" t="s">
-        <v>886</v>
+        <v>903</v>
       </c>
       <c r="C64" s="1">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D64" s="13">
         <v>0.0007</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="B65" s="1" t="s">
-        <v>887</v>
+        <v>904</v>
       </c>
       <c r="C65" s="1">
-        <v>619</v>
+        <v>589</v>
       </c>
       <c r="D65" s="13">
-        <v>0.0057</v>
+        <v>0.0056</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="B66" s="1" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
       <c r="C66" s="1">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="D66" s="13">
         <v>0.0017</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="B67" s="1" t="s">
-        <v>889</v>
+        <v>906</v>
       </c>
       <c r="C67" s="1">
-        <v>27065</v>
+        <v>27307</v>
       </c>
       <c r="D67" s="13">
-        <v>0.251</v>
+        <v>0.2579</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="B68" s="1" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
       <c r="C68" s="1">
-        <v>4181</v>
+        <v>4069</v>
       </c>
       <c r="D68" s="13">
-        <v>0.0388</v>
+        <v>0.0384</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="B69" s="1" t="s">
-        <v>891</v>
+        <v>908</v>
       </c>
       <c r="C69" s="1">
-        <v>2065</v>
+        <v>2048</v>
       </c>
       <c r="D69" s="13">
-        <v>0.0192</v>
+        <v>0.0193</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="D70" s="12"/>
       <c r="F70" s="12"/>
     </row>
     <row r="71">
-      <c r="B71" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C71" s="32" t="s">
+      <c r="B71" s="30" t="s">
+        <v>909</v>
+      </c>
+      <c r="C71" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D71" s="33"/>
+      <c r="D71" s="32"/>
     </row>
     <row r="72" ht="15" customHeight="1">
-      <c r="B72" s="34"/>
-      <c r="C72" s="35" t="s">
+      <c r="B72" s="33"/>
+      <c r="C72" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D72" s="35" t="s">
+      <c r="D72" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="B73" s="1" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
       <c r="C73" s="1">
-        <v>30436</v>
+        <v>29491</v>
       </c>
       <c r="D73" s="13">
-        <v>0.2832</v>
+        <v>0.2794</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="B74" s="1" t="s">
-        <v>894</v>
+        <v>911</v>
       </c>
       <c r="C74" s="1">
-        <v>23760</v>
+        <v>22993</v>
       </c>
       <c r="D74" s="13">
-        <v>0.2211</v>
+        <v>0.2178</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="B75" s="1" t="s">
-        <v>895</v>
+        <v>912</v>
       </c>
       <c r="C75" s="1">
-        <v>93586</v>
+        <v>91817</v>
       </c>
       <c r="D75" s="13">
-        <v>0.8707</v>
+        <v>0.8698</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="B76" s="1" t="s">
-        <v>896</v>
+        <v>913</v>
       </c>
       <c r="C76" s="1">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D76" s="13">
-        <v>0.0038</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="B77" s="1" t="s">
-        <v>897</v>
+        <v>914</v>
       </c>
       <c r="C77" s="1">
-        <v>1247</v>
+        <v>1270</v>
       </c>
       <c r="D77" s="13">
-        <v>0.0116</v>
+        <v>0.012</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="B78" s="1" t="s">
-        <v>898</v>
+        <v>915</v>
       </c>
       <c r="C78" s="1">
-        <v>2763</v>
+        <v>2695</v>
       </c>
       <c r="D78" s="13">
-        <v>0.0257</v>
+        <v>0.0255</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="B79" s="1" t="s">
-        <v>899</v>
+        <v>916</v>
       </c>
       <c r="C79" s="1">
-        <v>8234</v>
+        <v>8033</v>
       </c>
       <c r="D79" s="13">
-        <v>0.0766</v>
+        <v>0.0761</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="B80" s="1" t="s">
-        <v>900</v>
+        <v>917</v>
       </c>
       <c r="C80" s="1">
-        <v>7441</v>
+        <v>7298</v>
       </c>
       <c r="D80" s="13">
-        <v>0.0692</v>
+        <v>0.0691</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="B81" s="1" t="s">
-        <v>901</v>
+        <v>918</v>
       </c>
       <c r="C81" s="1">
-        <v>5050</v>
+        <v>4962</v>
       </c>
       <c r="D81" s="13">
         <v>0.047</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="B82" s="1" t="s">
-        <v>902</v>
+        <v>919</v>
       </c>
       <c r="C82" s="1">
-        <v>9536</v>
+        <v>9323</v>
       </c>
       <c r="D82" s="13">
-        <v>0.0887</v>
+        <v>0.0883</v>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="B83" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C83" s="1">
-        <v>5926</v>
+        <v>5916</v>
       </c>
       <c r="D83" s="13">
-        <v>0.0551</v>
+        <v>0.056</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:D5"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="B71:B72"/>
     <mergeCell ref="C71:D71"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
@@ -18447,657 +18652,655 @@
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1" style="1"/>
     <col min="2" max="2" width="108.140625" customWidth="1" style="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1" style="1"/>
     <col min="4" max="4" width="12.140625" customWidth="1" style="13"/>
     <col min="5" max="5" width="12.140625" customWidth="1" style="1"/>
     <col min="6" max="6" width="12.140625" customWidth="1" style="13"/>
     <col min="7" max="16384" width="8.85546875" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15" customHeight="1"/>
     <row r="2" ht="15" customHeight="1">
       <c r="B2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="F2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="3" ht="15" customHeight="1">
       <c r="B3" s="24"/>
-      <c r="C3" s="25"/>
-[...1 lines deleted...]
-      <c r="F3" s="27" t="s">
+      <c r="D3" s="25"/>
+      <c r="F3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="B4" s="24"/>
-      <c r="C4" s="25"/>
-[...1 lines deleted...]
-      <c r="F4" s="27" t="s">
+      <c r="D4" s="25"/>
+      <c r="F4" s="26" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="B5" s="28"/>
-[...2 lines deleted...]
-      <c r="F5" s="27" t="s">
+      <c r="B5" s="27"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="29"/>
+      <c r="F5" s="26" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
     </row>
     <row r="6" ht="15" customHeight="1"/>
     <row r="7" ht="15" customHeight="1"/>
     <row r="8">
-      <c r="B8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="32" t="s">
+      <c r="B8" s="30" t="s">
+        <v>920</v>
+      </c>
+      <c r="C8" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="33"/>
+      <c r="D8" s="32"/>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="B9" s="34"/>
-      <c r="C9" s="35" t="s">
+      <c r="B9" s="33"/>
+      <c r="C9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="35" t="s">
+      <c r="D9" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="B10" s="1" t="s">
-        <v>904</v>
+        <v>921</v>
       </c>
       <c r="C10" s="1">
-        <v>957</v>
+        <v>949</v>
       </c>
       <c r="D10" s="13">
-        <v>0.1694</v>
+        <v>0.1687</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="B11" s="1" t="s">
-        <v>905</v>
+        <v>922</v>
       </c>
       <c r="C11" s="1">
-        <v>601</v>
+        <v>588</v>
       </c>
       <c r="D11" s="13">
-        <v>0.1064</v>
+        <v>0.1045</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="B12" s="1" t="s">
-        <v>906</v>
+        <v>923</v>
       </c>
       <c r="C12" s="1">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="D12" s="13">
-        <v>0.0559</v>
+        <v>0.0572</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="B13" s="1" t="s">
-        <v>907</v>
+        <v>924</v>
       </c>
       <c r="C13" s="1">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="D13" s="13">
         <v>0.0652</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="B14" s="1" t="s">
-        <v>908</v>
+        <v>925</v>
       </c>
       <c r="C14" s="1">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="D14" s="13">
         <v>0.1864</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="B15" s="1" t="s">
-        <v>909</v>
+        <v>926</v>
       </c>
       <c r="C15" s="1">
-        <v>1016</v>
+        <v>1006</v>
       </c>
       <c r="D15" s="13">
-        <v>0.1799</v>
+        <v>0.1788</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="B16" s="1" t="s">
-        <v>910</v>
+        <v>927</v>
       </c>
       <c r="C16" s="1">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="D16" s="13">
-        <v>0.091</v>
+        <v>0.0912</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="B17" s="1" t="s">
-        <v>911</v>
+        <v>928</v>
       </c>
       <c r="C17" s="1">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="D17" s="13">
-        <v>0.0545</v>
+        <v>0.0531</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="B18" s="1" t="s">
-        <v>912</v>
+        <v>929</v>
       </c>
       <c r="C18" s="1">
-        <v>1295</v>
+        <v>1274</v>
       </c>
       <c r="D18" s="13">
-        <v>0.2293</v>
+        <v>0.2264</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="B19" s="1" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="C19" s="1">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="D19" s="13">
-        <v>0.1648</v>
+        <v>0.1649</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="B20" s="1" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="C20" s="1">
         <v>488</v>
       </c>
       <c r="D20" s="13">
-        <v>0.0864</v>
+        <v>0.0867</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="B21" s="1" t="s">
-        <v>915</v>
+        <v>932</v>
       </c>
       <c r="C21" s="1">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="D21" s="13">
-        <v>0.0768</v>
+        <v>0.0757</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="B22" s="1" t="s">
-        <v>916</v>
+        <v>933</v>
       </c>
       <c r="C22" s="1">
-        <v>1002</v>
+        <v>976</v>
       </c>
       <c r="D22" s="13">
-        <v>0.1774</v>
+        <v>0.1734</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="B23" s="1" t="s">
-        <v>917</v>
+        <v>934</v>
       </c>
       <c r="C23" s="1">
-        <v>1242</v>
+        <v>1226</v>
       </c>
       <c r="D23" s="13">
-        <v>0.2199</v>
+        <v>0.2179</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="B24" s="1" t="s">
-        <v>918</v>
+        <v>935</v>
       </c>
       <c r="C24" s="1">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="D24" s="13">
-        <v>0.1714</v>
+        <v>0.1729</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="B25" s="9"/>
       <c r="D25" s="12"/>
       <c r="F25" s="12"/>
     </row>
     <row r="26">
-      <c r="B26" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="32" t="s">
+      <c r="B26" s="30" t="s">
+        <v>936</v>
+      </c>
+      <c r="C26" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D26" s="33"/>
+      <c r="D26" s="32"/>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="B27" s="34"/>
-      <c r="C27" s="35" t="s">
+      <c r="B27" s="33"/>
+      <c r="C27" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D27" s="35" t="s">
+      <c r="D27" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="B28" s="1" t="s">
-        <v>920</v>
+        <v>937</v>
       </c>
       <c r="C28" s="1">
-        <v>1233</v>
+        <v>1227</v>
       </c>
       <c r="D28" s="13">
-        <v>0.2183</v>
+        <v>0.2181</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="B29" s="1" t="s">
-        <v>921</v>
+        <v>938</v>
       </c>
       <c r="C29" s="1">
-        <v>1152</v>
+        <v>1139</v>
       </c>
       <c r="D29" s="13">
-        <v>0.204</v>
+        <v>0.2024</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="B30" s="1" t="s">
-        <v>922</v>
+        <v>939</v>
       </c>
       <c r="C30" s="1">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="D30" s="13">
         <v>0.131</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="B31" s="1" t="s">
-        <v>923</v>
+        <v>940</v>
       </c>
       <c r="C31" s="1">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="D31" s="13">
-        <v>0.4467</v>
+        <v>0.4486</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1" s="2" customFormat="1">
       <c r="B32" s="10"/>
       <c r="D32" s="12"/>
       <c r="F32" s="12"/>
     </row>
     <row r="33">
-      <c r="B33" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="32" t="s">
+      <c r="B33" s="30" t="s">
+        <v>941</v>
+      </c>
+      <c r="C33" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D33" s="33"/>
+      <c r="D33" s="32"/>
     </row>
     <row r="34" ht="15" customHeight="1">
-      <c r="B34" s="34"/>
-      <c r="C34" s="35" t="s">
+      <c r="B34" s="33"/>
+      <c r="C34" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D34" s="35" t="s">
+      <c r="D34" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="B35" s="1" t="s">
-        <v>925</v>
+        <v>942</v>
       </c>
       <c r="C35" s="1">
-        <v>857</v>
+        <v>846</v>
       </c>
       <c r="D35" s="13">
-        <v>0.1517</v>
+        <v>0.1503</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="B36" s="1" t="s">
-        <v>926</v>
+        <v>943</v>
       </c>
       <c r="C36" s="1">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="D36" s="13">
-        <v>0.35</v>
+        <v>0.3506</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="B37" s="1" t="s">
-        <v>927</v>
+        <v>944</v>
       </c>
       <c r="C37" s="1">
-        <v>1519</v>
+        <v>1508</v>
       </c>
       <c r="D37" s="13">
-        <v>0.2689</v>
+        <v>0.268</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="B38" s="1" t="s">
-        <v>928</v>
+        <v>945</v>
       </c>
       <c r="C38" s="1">
-        <v>1295</v>
+        <v>1300</v>
       </c>
       <c r="D38" s="13">
-        <v>0.2293</v>
+        <v>0.231</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="B39" s="10"/>
     </row>
     <row r="40">
-      <c r="B40" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="32" t="s">
+      <c r="B40" s="30" t="s">
+        <v>946</v>
+      </c>
+      <c r="C40" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D40" s="33"/>
+      <c r="D40" s="32"/>
     </row>
     <row r="41" ht="15" customHeight="1">
-      <c r="B41" s="34"/>
-      <c r="C41" s="35" t="s">
+      <c r="B41" s="33"/>
+      <c r="C41" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D41" s="35" t="s">
+      <c r="D41" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="B42" s="1" t="s">
-        <v>930</v>
+        <v>947</v>
       </c>
       <c r="C42" s="1">
-        <v>2211</v>
+        <v>2184</v>
       </c>
       <c r="D42" s="13">
-        <v>0.3915</v>
+        <v>0.3881</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="B43" s="1" t="s">
-        <v>931</v>
+        <v>948</v>
       </c>
       <c r="C43" s="1">
-        <v>1332</v>
+        <v>1330</v>
       </c>
       <c r="D43" s="13">
-        <v>0.2358</v>
+        <v>0.2364</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="B44" s="1" t="s">
-        <v>932</v>
+        <v>949</v>
       </c>
       <c r="C44" s="1">
-        <v>1751</v>
+        <v>1735</v>
       </c>
       <c r="D44" s="13">
-        <v>0.31</v>
+        <v>0.3083</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="B45" s="1" t="s">
-        <v>933</v>
+        <v>950</v>
       </c>
       <c r="C45" s="1">
-        <v>1867</v>
+        <v>1854</v>
       </c>
       <c r="D45" s="13">
-        <v>0.3306</v>
+        <v>0.3295</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="B46" s="1" t="s">
-        <v>934</v>
+        <v>951</v>
       </c>
       <c r="C46" s="1">
-        <v>1101</v>
+        <v>1110</v>
       </c>
       <c r="D46" s="13">
-        <v>0.1949</v>
+        <v>0.1973</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="B47" s="1" t="s">
-        <v>935</v>
+        <v>952</v>
       </c>
       <c r="C47" s="1">
-        <v>975</v>
+        <v>983</v>
       </c>
       <c r="D47" s="13">
-        <v>0.1726</v>
+        <v>0.1747</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="B48" s="1" t="s">
-        <v>936</v>
+        <v>953</v>
       </c>
       <c r="C48" s="1">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="D48" s="13">
-        <v>0.1912</v>
+        <v>0.1914</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="B49" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C49" s="1">
-        <v>2135</v>
+        <v>2133</v>
       </c>
       <c r="D49" s="13">
-        <v>0.378</v>
+        <v>0.3791</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="B50" s="10"/>
     </row>
     <row r="51">
-      <c r="B51" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="32" t="s">
+      <c r="B51" s="30" t="s">
+        <v>954</v>
+      </c>
+      <c r="C51" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D51" s="33"/>
+      <c r="D51" s="32"/>
     </row>
     <row r="52" ht="15" customHeight="1">
-      <c r="B52" s="34"/>
-      <c r="C52" s="35" t="s">
+      <c r="B52" s="33"/>
+      <c r="C52" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="D52" s="35" t="s">
+      <c r="D52" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="B53" s="1" t="s">
-        <v>938</v>
+        <v>955</v>
       </c>
       <c r="C53" s="1">
-        <v>3592</v>
+        <v>3550</v>
       </c>
       <c r="D53" s="13">
-        <v>0.636</v>
+        <v>0.6309</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="B54" s="1" t="s">
-        <v>939</v>
+        <v>956</v>
       </c>
       <c r="C54" s="1">
-        <v>3089</v>
+        <v>3079</v>
       </c>
       <c r="D54" s="13">
-        <v>0.5469</v>
+        <v>0.5472</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="B55" s="1" t="s">
-        <v>940</v>
+        <v>957</v>
       </c>
       <c r="C55" s="1">
-        <v>2130</v>
+        <v>2120</v>
       </c>
       <c r="D55" s="13">
-        <v>0.3771</v>
+        <v>0.3768</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="B56" s="1" t="s">
-        <v>941</v>
+        <v>958</v>
       </c>
       <c r="C56" s="1">
-        <v>3392</v>
+        <v>3347</v>
       </c>
       <c r="D56" s="13">
-        <v>0.6006</v>
+        <v>0.5948</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="B57" s="1" t="s">
-        <v>942</v>
+        <v>959</v>
       </c>
       <c r="C57" s="1">
-        <v>4059</v>
+        <v>4039</v>
       </c>
       <c r="D57" s="13">
-        <v>0.7187</v>
+        <v>0.7178</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="B58" s="1" t="s">
-        <v>943</v>
+        <v>960</v>
       </c>
       <c r="C58" s="1">
-        <v>3427</v>
+        <v>3411</v>
       </c>
       <c r="D58" s="13">
-        <v>0.6068</v>
+        <v>0.6062</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="B59" s="1" t="s">
-        <v>944</v>
+        <v>961</v>
       </c>
       <c r="C59" s="1">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="D59" s="13">
-        <v>0.3451</v>
+        <v>0.3467</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="B60" s="1" t="s">
-        <v>945</v>
+        <v>962</v>
       </c>
       <c r="C60" s="1">
-        <v>1977</v>
+        <v>1959</v>
       </c>
       <c r="D60" s="13">
-        <v>0.35</v>
+        <v>0.3481</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="B61" s="1" t="s">
-        <v>946</v>
+        <v>963</v>
       </c>
       <c r="C61" s="1">
-        <v>2346</v>
+        <v>2330</v>
       </c>
       <c r="D61" s="13">
-        <v>0.4154</v>
+        <v>0.4141</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="B62" s="1" t="s">
-        <v>947</v>
+        <v>964</v>
       </c>
       <c r="C62" s="1">
-        <v>2052</v>
+        <v>2032</v>
       </c>
       <c r="D62" s="13">
-        <v>0.3633</v>
+        <v>0.3611</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="B63" s="1" t="s">
-        <v>948</v>
+        <v>965</v>
       </c>
       <c r="C63" s="1">
-        <v>1874</v>
+        <v>1860</v>
       </c>
       <c r="D63" s="13">
-        <v>0.3318</v>
+        <v>0.3305</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="B64" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C64" s="1">
-        <v>336</v>
+        <v>348</v>
       </c>
       <c r="D64" s="13">
-        <v>0.0595</v>
+        <v>0.0618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:D5"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="B40:B41"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="B51:B52"/>
     <mergeCell ref="C51:D51"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait"/>
   <headerFooter/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>